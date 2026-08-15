--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1007,151 +1007,151 @@
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1184,51 +1184,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1395,108 +1395,108 @@
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>45</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>38</v>
       </c>
       <c r="F31" t="s">
@@ -1532,108 +1532,108 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1686,128 +1686,128 @@
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>75</v>
       </c>
       <c r="F44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>81</v>
       </c>
       <c r="F47" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>38</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1897,71 +1897,71 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>38</v>
       </c>
       <c r="F58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>22</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
@@ -2077,71 +2077,71 @@
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>38</v>
       </c>
       <c r="F62" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>45</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>38</v>
       </c>
       <c r="F64" t="s">
@@ -2157,51 +2157,51 @@
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>45</v>
       </c>
       <c r="F65" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>38</v>
       </c>
       <c r="F66" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
@@ -2277,51 +2277,51 @@
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
       <c r="F71" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
       <c r="F73" t="s">
@@ -2478,153 +2478,153 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>129</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>130</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>132</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
       <c r="F86" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>135</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>136</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>22</v>
       </c>
       <c r="F89" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>137</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>138</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>