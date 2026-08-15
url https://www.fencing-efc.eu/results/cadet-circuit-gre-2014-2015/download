--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -818,51 +818,51 @@
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>30.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>30.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
@@ -898,51 +898,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
@@ -958,111 +958,111 @@
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.5</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.5</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.5</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1075,51 +1075,51 @@
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>9.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1152,171 +1152,171 @@
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>9.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>9.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>9.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>9.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1440,91 +1440,91 @@
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1557,51 +1557,51 @@
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -1674,111 +1674,111 @@
       </c>
       <c r="B47">
         <v>3.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>3.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>3.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>3.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>3.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>3.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
@@ -1874,71 +1874,71 @@
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>3.0</v>
       </c>
       <c r="C58" t="s">
         <v>93</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>3.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>3.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>97</v>
       </c>
     </row>
@@ -1971,51 +1971,51 @@
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>3.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>3.0</v>
       </c>
       <c r="C64" t="s">
         <v>102</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" t="s">
@@ -2062,99 +2062,99 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>105</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>106</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>108</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2178,51 +2178,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>40</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>117</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>118</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>119</v>
       </c>
     </row>