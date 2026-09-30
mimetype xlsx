--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1281,51 +1281,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -1363,51 +1363,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1431,51 +1431,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>45</v>
       </c>
     </row>