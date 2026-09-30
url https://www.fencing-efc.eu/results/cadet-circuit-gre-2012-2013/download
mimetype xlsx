--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -742,51 +742,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -913,51 +913,51 @@
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
@@ -993,51 +993,51 @@
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1244,51 +1244,51 @@
       </c>
       <c r="C30" t="s">
         <v>49</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
@@ -1574,85 +1574,85 @@
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>76</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>