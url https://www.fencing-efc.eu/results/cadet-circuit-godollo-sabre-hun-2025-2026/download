--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2610,51 +2610,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2869,91 +2869,91 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -3057,51 +3057,51 @@
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
@@ -3148,51 +3148,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -3433,111 +3433,111 @@
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>41</v>
       </c>
       <c r="F59" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3903,51 +3903,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>125</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>126</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>127</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
       <c r="F82" t="s">
@@ -4551,51 +4551,51 @@
       </c>
       <c r="C113" t="s">
         <v>173</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>175</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>176</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" t="s">
         <v>63</v>
       </c>
     </row>
@@ -4885,170 +4885,170 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>200</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>201</v>
       </c>
       <c r="D131">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>202</v>
       </c>
       <c r="F131" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>41</v>
       </c>
       <c r="F132" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>207</v>
       </c>
       <c r="D134">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>209</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>35</v>
       </c>
       <c r="F135" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>41</v>
       </c>
       <c r="F136" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>183</v>
       </c>
       <c r="F137" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
       <c r="F138" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>215</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -5069,51 +5069,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>217</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>218</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>219</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>46</v>
       </c>
       <c r="F143" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
@@ -5437,51 +5437,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>245</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>246</v>
       </c>
       <c r="D164">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>41</v>
       </c>
       <c r="F164" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>247</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>248</v>
       </c>
     </row>
@@ -5669,51 +5669,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>260</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>261</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>35</v>
       </c>
       <c r="F178" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>262</v>
       </c>
       <c r="D179">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>77</v>
       </c>
     </row>
@@ -5737,113 +5737,113 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>264</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>46</v>
       </c>
       <c r="F181" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>265</v>
       </c>
       <c r="D182">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>266</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>267</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>268</v>
       </c>
       <c r="D185">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>41</v>
       </c>
       <c r="F185" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>269</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>270</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>29</v>
       </c>
       <c r="F187" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -5963,51 +5963,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>279</v>
       </c>
       <c r="D195">
         <v>15</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>280</v>
       </c>
       <c r="D196">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>281</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>46</v>
       </c>
       <c r="F197" t="s">
         <v>282</v>
       </c>
     </row>
@@ -6048,51 +6048,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>285</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>238</v>
       </c>
       <c r="F200" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>287</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>157</v>
       </c>
       <c r="F201" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>288</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
@@ -6147,85 +6147,85 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>294</v>
       </c>
       <c r="D206">
         <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>24</v>
       </c>
       <c r="F206" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>295</v>
       </c>
       <c r="D207">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>41</v>
       </c>
       <c r="F207" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>296</v>
       </c>
       <c r="D208">
         <v>14</v>
       </c>
       <c r="E208" t="s">
         <v>186</v>
       </c>
       <c r="F208" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>298</v>
       </c>
       <c r="D209">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>29</v>
       </c>
       <c r="F209" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>299</v>
       </c>
       <c r="D210">
         <v>13</v>
       </c>
       <c r="E210" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
@@ -6294,102 +6294,102 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>306</v>
       </c>
       <c r="D215">
         <v>15</v>
       </c>
       <c r="E215" t="s">
         <v>46</v>
       </c>
       <c r="F215" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>307</v>
       </c>
       <c r="D216">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>46</v>
       </c>
       <c r="F216" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>308</v>
       </c>
       <c r="D217">
         <v>15</v>
       </c>
       <c r="E217" t="s">
         <v>35</v>
       </c>
       <c r="F217" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>309</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>46</v>
       </c>
       <c r="F218" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>310</v>
       </c>
       <c r="D219">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E219" t="s">
         <v>46</v>
       </c>
       <c r="F219" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>312</v>
       </c>
       <c r="D220">
         <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>41</v>
       </c>
       <c r="F220" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6461,51 +6461,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>317</v>
       </c>
       <c r="D225">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>46</v>
       </c>
       <c r="F225" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>318</v>
       </c>
       <c r="D226">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>157</v>
       </c>
       <c r="F226" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>319</v>
       </c>
       <c r="D227">
         <v>15</v>
       </c>
       <c r="E227" t="s">
         <v>238</v>
       </c>
       <c r="F227" t="s">
         <v>320</v>
       </c>
     </row>
@@ -6597,173 +6597,173 @@
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>323</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>324</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>325</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>326</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>327</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>328</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>329</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>330</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>331</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>332</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
@@ -6787,85 +6787,85 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>334</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>335</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>336</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>337</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>338</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7421,51 +7421,51 @@
       </c>
       <c r="C50" t="s">
         <v>376</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>378</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>379</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
       <c r="F52" t="s">
@@ -7578,51 +7578,51 @@
       </c>
       <c r="C58" t="s">
         <v>386</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>387</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>388</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
@@ -7754,51 +7754,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>398</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>399</v>
       </c>
       <c r="D69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>400</v>
       </c>
       <c r="D70">
         <v>15</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
     </row>
@@ -7831,71 +7831,71 @@
       </c>
       <c r="C72" t="s">
         <v>402</v>
       </c>
       <c r="D72">
         <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>404</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>405</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>406</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>41</v>
       </c>
       <c r="F75" t="s">
         <v>95</v>
       </c>
     </row>
@@ -7908,51 +7908,51 @@
       </c>
       <c r="C76" t="s">
         <v>407</v>
       </c>
       <c r="D76">
         <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>409</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>291</v>
       </c>
       <c r="F77" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>410</v>
       </c>
       <c r="D78">
         <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -8113,51 +8113,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>419</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>420</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>421</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -8193,51 +8193,51 @@
       </c>
       <c r="C91" t="s">
         <v>424</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
       <c r="F91" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>425</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>426</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
@@ -8293,51 +8293,51 @@
       </c>
       <c r="C96" t="s">
         <v>431</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>432</v>
       </c>
       <c r="D97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>46</v>
       </c>
       <c r="F97" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>433</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>46</v>
       </c>
       <c r="F98" t="s">
@@ -8353,148 +8353,148 @@
       </c>
       <c r="C99" t="s">
         <v>434</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>183</v>
       </c>
       <c r="F99" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>435</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>29</v>
       </c>
       <c r="F100" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>436</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>41</v>
       </c>
       <c r="F101" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>437</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>438</v>
       </c>
       <c r="D103">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>439</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>440</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>441</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
     </row>
@@ -8604,108 +8604,108 @@
       </c>
       <c r="C112" t="s">
         <v>451</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>452</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>29</v>
       </c>
       <c r="F113" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>454</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>46</v>
       </c>
       <c r="F114" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>455</v>
       </c>
       <c r="D115">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>456</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>35</v>
       </c>
       <c r="F116" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>457</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8738,51 +8738,51 @@
       </c>
       <c r="C119" t="s">
         <v>459</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>41</v>
       </c>
       <c r="F119" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>460</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>461</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
@@ -8798,51 +8798,51 @@
       </c>
       <c r="C122" t="s">
         <v>462</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>463</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>465</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>351</v>
       </c>
     </row>
@@ -8955,51 +8955,51 @@
       </c>
       <c r="C130" t="s">
         <v>471</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>472</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>474</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>238</v>
       </c>
       <c r="F132" t="s">
         <v>320</v>
       </c>
     </row>
@@ -9218,102 +9218,102 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>490</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>491</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>492</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>493</v>
       </c>
       <c r="F148" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>495</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>496</v>
       </c>
       <c r="D150">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>497</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
@@ -9334,51 +9334,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>499</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>29</v>
       </c>
       <c r="F153" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>501</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>46</v>
       </c>
       <c r="F154" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>502</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>29</v>
       </c>
       <c r="F155" t="s">
         <v>151</v>
       </c>
     </row>
@@ -9450,136 +9450,136 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>507</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>41</v>
       </c>
       <c r="F160" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>508</v>
       </c>
       <c r="D161">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>29</v>
       </c>
       <c r="F161" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>509</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>29</v>
       </c>
       <c r="F162" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>510</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>183</v>
       </c>
       <c r="F163" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>511</v>
       </c>
       <c r="D164">
         <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>512</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>41</v>
       </c>
       <c r="F165" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>513</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>514</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
@@ -9679,102 +9679,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>522</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>523</v>
       </c>
       <c r="D175">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>524</v>
       </c>
       <c r="D176">
         <v>15</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>525</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>46</v>
       </c>
       <c r="F177" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>526</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>527</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>528</v>
       </c>
     </row>
@@ -9866,82 +9866,82 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>534</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>535</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>536</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>537</v>
       </c>
       <c r="D188">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>538</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>539</v>
@@ -10134,85 +10134,85 @@
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>552</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>553</v>
       </c>
       <c r="D203">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>157</v>
       </c>
       <c r="F203" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>554</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>555</v>
       </c>
       <c r="D205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>202</v>
       </c>
       <c r="F205" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>556</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>32</v>
       </c>
       <c r="F206" t="s">
         <v>33</v>
       </c>
     </row>
@@ -10284,51 +10284,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>563</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>183</v>
       </c>
       <c r="F211" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>564</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>565</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
@@ -10465,51 +10465,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>575</v>
       </c>
       <c r="D222">
         <v>15</v>
       </c>
       <c r="E222" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>576</v>
       </c>
       <c r="D223">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>46</v>
       </c>
       <c r="F223" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>577</v>
       </c>
       <c r="D224">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>24</v>
       </c>
       <c r="F224" t="s">
         <v>578</v>
       </c>
     </row>
@@ -10567,51 +10567,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>582</v>
       </c>
       <c r="D228">
         <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>35</v>
       </c>
       <c r="F228" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>583</v>
       </c>
       <c r="D229">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E229" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>584</v>
       </c>
       <c r="D230">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
@@ -10833,85 +10833,85 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="C244" t="s">
         <v>599</v>
       </c>
       <c r="D244">
         <v>15</v>
       </c>
       <c r="E244" t="s">
         <v>35</v>
       </c>
       <c r="F244" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>242</v>
       </c>
       <c r="C245" t="s">
         <v>600</v>
       </c>
       <c r="D245">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>243</v>
       </c>
       <c r="C246" t="s">
         <v>601</v>
       </c>
       <c r="D246">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>243</v>
       </c>
       <c r="C247" t="s">
         <v>602</v>
       </c>
       <c r="D247">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>7</v>
       </c>
       <c r="F247" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>603</v>
       </c>
       <c r="D248">
         <v>14</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>77</v>
       </c>
     </row>
@@ -11178,85 +11178,85 @@
         <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>262</v>
       </c>
       <c r="C265" t="s">
         <v>620</v>
       </c>
       <c r="D265">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>262</v>
       </c>
       <c r="C266" t="s">
         <v>621</v>
       </c>
       <c r="D266">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>35</v>
       </c>
       <c r="F266" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>262</v>
       </c>
       <c r="C267" t="s">
         <v>622</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>46</v>
       </c>
       <c r="F267" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>265</v>
       </c>
       <c r="C268" t="s">
         <v>623</v>
       </c>
       <c r="D268">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E268" t="s">
         <v>202</v>
       </c>
       <c r="F268" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>266</v>
       </c>
       <c r="C269" t="s">
         <v>624</v>
       </c>
       <c r="D269">
         <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>202</v>
       </c>
       <c r="F269" t="s">
         <v>203</v>
       </c>
     </row>