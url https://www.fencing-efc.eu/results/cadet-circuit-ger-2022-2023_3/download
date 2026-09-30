--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1585,51 +1585,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -1700,51 +1700,51 @@
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
@@ -1760,51 +1760,51 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
@@ -2097,71 +2097,71 @@
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2414,91 +2414,91 @@
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>86</v>
       </c>
       <c r="F45" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>37</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>60</v>
       </c>
       <c r="F48" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -2691,51 +2691,51 @@
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>120</v>
       </c>
       <c r="F59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>124</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>60</v>
       </c>
       <c r="F61" t="s">
@@ -3008,51 +3008,51 @@
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>60</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>67</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
@@ -3599,51 +3599,51 @@
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>197</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>60</v>
       </c>
       <c r="F107" t="s">
@@ -4036,51 +4036,51 @@
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>60</v>
       </c>
       <c r="F128" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>231</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
@@ -4312,51 +4312,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>60</v>
       </c>
       <c r="F142" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>153</v>
       </c>
       <c r="F143" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>123</v>
       </c>
     </row>
@@ -4703,51 +4703,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>155</v>
       </c>
       <c r="C166" t="s">
         <v>283</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>86</v>
       </c>
       <c r="F166" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>285</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>39</v>
       </c>
       <c r="F167" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4873,51 +4873,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>75</v>
       </c>
       <c r="F175" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>297</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>168</v>
       </c>
       <c r="C177" t="s">
         <v>299</v>
       </c>
       <c r="D177">
         <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4941,51 +4941,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>169</v>
       </c>
       <c r="C179" t="s">
         <v>301</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>171</v>
       </c>
       <c r="C180" t="s">
         <v>302</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>303</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
@@ -5105,51 +5105,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>314</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="F189" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>315</v>
       </c>
       <c r="D190">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>316</v>
       </c>
       <c r="D191">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>317</v>
       </c>
     </row>
@@ -5173,51 +5173,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>320</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>322</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>186</v>
       </c>
       <c r="C195" t="s">
         <v>324</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>187</v>
@@ -5592,51 +5592,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>207</v>
       </c>
       <c r="C218" t="s">
         <v>360</v>
       </c>
       <c r="D218">
         <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>361</v>
       </c>
       <c r="D219">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>86</v>
       </c>
       <c r="F219" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>211</v>
       </c>
       <c r="C220" t="s">
         <v>362</v>
       </c>
       <c r="D220">
         <v>19</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>321</v>
       </c>
     </row>