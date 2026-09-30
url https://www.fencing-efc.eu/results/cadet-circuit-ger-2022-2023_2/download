--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1674,65 +1674,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
@@ -1864,71 +1864,71 @@
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
@@ -1944,51 +1944,51 @@
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
@@ -2084,51 +2084,51 @@
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
@@ -2184,71 +2184,71 @@
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>73</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>74</v>
       </c>
       <c r="F32" t="s">
@@ -2444,51 +2444,51 @@
       </c>
       <c r="C42" t="s">
         <v>94</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>34</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>96</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
@@ -2504,51 +2504,51 @@
       </c>
       <c r="C45" t="s">
         <v>99</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>74</v>
       </c>
       <c r="F45" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>101</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>103</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -2604,51 +2604,51 @@
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>43</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>112</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
@@ -2724,71 +2724,71 @@
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>126</v>
       </c>
       <c r="F59" t="s">
@@ -2824,51 +2824,51 @@
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>37</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
       <c r="F69" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
       <c r="F70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
@@ -3658,51 +3658,51 @@
       </c>
       <c r="C103" t="s">
         <v>200</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>126</v>
       </c>
       <c r="F103" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>202</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>74</v>
       </c>
       <c r="F104" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>204</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
       <c r="F105" t="s">
@@ -3998,51 +3998,51 @@
       </c>
       <c r="C120" t="s">
         <v>229</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>231</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>233</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
@@ -4118,51 +4118,51 @@
       </c>
       <c r="C126" t="s">
         <v>239</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>240</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>242</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>74</v>
       </c>
       <c r="F128" t="s">
@@ -4218,51 +4218,51 @@
       </c>
       <c r="C131" t="s">
         <v>245</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>247</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>249</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>21</v>
       </c>
       <c r="F133" t="s">
@@ -4278,51 +4278,51 @@
       </c>
       <c r="C134" t="s">
         <v>251</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>162</v>
       </c>
       <c r="F134" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>253</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
       <c r="F135" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>254</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>26</v>
       </c>
       <c r="F136" t="s">
@@ -4635,51 +4635,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>282</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>284</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>285</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>21</v>
       </c>
       <c r="F157" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
@@ -4802,85 +4802,85 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>295</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>90</v>
       </c>
       <c r="F165" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>297</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>21</v>
       </c>
       <c r="F166" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>298</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>299</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>236</v>
       </c>
       <c r="F168" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>300</v>
       </c>
       <c r="D169">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>149</v>
       </c>
       <c r="F169" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4955,51 +4955,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>308</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>309</v>
       </c>
       <c r="F174" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>311</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>313</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5159,136 +5159,136 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>329</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>330</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>90</v>
       </c>
       <c r="F187" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>331</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>62</v>
       </c>
       <c r="F188" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>332</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>333</v>
       </c>
       <c r="D190">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>21</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
       </c>
       <c r="C191" t="s">
         <v>334</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>335</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>126</v>
       </c>
       <c r="F192" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>183</v>
       </c>
       <c r="C193" t="s">
         <v>337</v>
       </c>
       <c r="D193">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>21</v>
       </c>
       <c r="F193" t="s">
         <v>228</v>
       </c>
     </row>
@@ -5462,51 +5462,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>352</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>353</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>90</v>
       </c>
       <c r="F205" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>198</v>
       </c>
       <c r="C206" t="s">
         <v>354</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>355</v>
       </c>
     </row>
@@ -5802,51 +5802,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>215</v>
       </c>
       <c r="C224" t="s">
         <v>380</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>126</v>
       </c>
       <c r="F224" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>215</v>
       </c>
       <c r="C225" t="s">
         <v>382</v>
       </c>
       <c r="D225">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>74</v>
       </c>
       <c r="F225" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>218</v>
       </c>
       <c r="C226" t="s">
         <v>383</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>21</v>
       </c>
       <c r="F226" t="s">
         <v>365</v>
       </c>
     </row>