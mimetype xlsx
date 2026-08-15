--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1730,85 +1730,85 @@
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
@@ -1824,71 +1824,71 @@
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
@@ -2164,51 +2164,51 @@
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
@@ -2264,131 +2264,131 @@
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>78</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>82</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>86</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>87</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
@@ -2404,51 +2404,51 @@
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>90</v>
       </c>
       <c r="F40" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>92</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>94</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
@@ -2684,51 +2684,51 @@
       </c>
       <c r="C54" t="s">
         <v>116</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
       <c r="F54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>118</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
       <c r="F56" t="s">
@@ -2941,51 +2941,51 @@
       </c>
       <c r="C67" t="s">
         <v>140</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
       <c r="F69" t="s">
@@ -3001,71 +3001,71 @@
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
       <c r="F70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>146</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
       <c r="F72" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>148</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>149</v>
       </c>
       <c r="F73" t="s">
@@ -3398,51 +3398,51 @@
       </c>
       <c r="C90" t="s">
         <v>178</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>74</v>
       </c>
       <c r="F90" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>180</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>21</v>
       </c>
       <c r="F91" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>182</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
@@ -3458,51 +3458,51 @@
       </c>
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>185</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>26</v>
       </c>
       <c r="F94" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>186</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
@@ -3518,51 +3518,51 @@
       </c>
       <c r="C96" t="s">
         <v>187</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>138</v>
       </c>
       <c r="F96" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>188</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>189</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>190</v>
       </c>
       <c r="F98" t="s">
@@ -3638,51 +3638,51 @@
       </c>
       <c r="C102" t="s">
         <v>198</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>95</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>200</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>126</v>
       </c>
       <c r="F103" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>202</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>74</v>
       </c>
       <c r="F104" t="s">
@@ -3718,91 +3718,91 @@
       </c>
       <c r="C106" t="s">
         <v>206</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>99</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>208</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>210</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>62</v>
       </c>
       <c r="F108" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>211</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>62</v>
       </c>
       <c r="F109" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>212</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>62</v>
       </c>
       <c r="F110" t="s">
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C113" t="s">
         <v>216</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>218</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
       <c r="F114" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>220</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>90</v>
       </c>
       <c r="F115" t="s">
@@ -3918,51 +3918,51 @@
       </c>
       <c r="C116" t="s">
         <v>222</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>74</v>
       </c>
       <c r="F116" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>224</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>37</v>
       </c>
       <c r="F117" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>226</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>149</v>
       </c>
       <c r="F118" t="s">
@@ -3978,51 +3978,51 @@
       </c>
       <c r="C119" t="s">
         <v>227</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>21</v>
       </c>
       <c r="F119" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>229</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>231</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
@@ -4038,91 +4038,91 @@
       </c>
       <c r="C122" t="s">
         <v>233</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>234</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>37</v>
       </c>
       <c r="F123" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>235</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>236</v>
       </c>
       <c r="F124" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>238</v>
       </c>
       <c r="D125">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>21</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>239</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
@@ -4138,51 +4138,51 @@
       </c>
       <c r="C127" t="s">
         <v>240</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>242</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>74</v>
       </c>
       <c r="F128" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>243</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
@@ -4383,51 +4383,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>261</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>21</v>
       </c>
       <c r="F140" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>263</v>
       </c>
       <c r="D141">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>53</v>
       </c>
       <c r="F141" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>264</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>21</v>
       </c>
       <c r="F142" t="s">
         <v>257</v>
       </c>
     </row>
@@ -4451,116 +4451,116 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>266</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>267</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>62</v>
       </c>
       <c r="F145" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>268</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>269</v>
       </c>
       <c r="F146" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>271</v>
       </c>
       <c r="D147">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>44</v>
       </c>
       <c r="F147" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>272</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>273</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>53</v>
       </c>
       <c r="F149" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>274</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>81</v>
       </c>
     </row>
@@ -4584,51 +4584,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>277</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>62</v>
       </c>
       <c r="F152" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>279</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>26</v>
       </c>
       <c r="F153" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>280</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>281</v>
       </c>
     </row>
@@ -4683,119 +4683,119 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>286</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>21</v>
       </c>
       <c r="F158" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>288</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>26</v>
       </c>
       <c r="F159" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>289</v>
       </c>
       <c r="D160">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>21</v>
       </c>
       <c r="F160" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>290</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>291</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>138</v>
       </c>
       <c r="F162" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>293</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>90</v>
       </c>
       <c r="F163" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>294</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>62</v>
       </c>
       <c r="F164" t="s">
         <v>109</v>
       </c>
     </row>
@@ -4904,51 +4904,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>302</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>21</v>
       </c>
       <c r="F171" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>304</v>
       </c>
       <c r="D172">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>90</v>
       </c>
       <c r="F172" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="C173" t="s">
         <v>306</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>74</v>
       </c>
       <c r="F173" t="s">
         <v>307</v>
       </c>
     </row>
@@ -4972,204 +4972,204 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>311</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>313</v>
       </c>
       <c r="D176">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>314</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>236</v>
       </c>
       <c r="F177" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>169</v>
       </c>
       <c r="C178" t="s">
         <v>316</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>90</v>
       </c>
       <c r="F178" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>171</v>
       </c>
       <c r="C179" t="s">
         <v>317</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>37</v>
       </c>
       <c r="F179" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>172</v>
       </c>
       <c r="C180" t="s">
         <v>319</v>
       </c>
       <c r="D180">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>21</v>
       </c>
       <c r="F180" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>320</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>90</v>
       </c>
       <c r="F181" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>322</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>21</v>
       </c>
       <c r="F182" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>175</v>
       </c>
       <c r="C183" t="s">
         <v>324</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>26</v>
       </c>
       <c r="F183" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>326</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>21</v>
       </c>
       <c r="F184" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>328</v>
       </c>
       <c r="D185">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E185" t="s">
         <v>176</v>
       </c>
       <c r="F185" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>329</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5227,153 +5227,153 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>333</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>21</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
       </c>
       <c r="C191" t="s">
         <v>334</v>
       </c>
       <c r="D191">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>335</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>126</v>
       </c>
       <c r="F192" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>183</v>
       </c>
       <c r="C193" t="s">
         <v>337</v>
       </c>
       <c r="D193">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>21</v>
       </c>
       <c r="F193" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
       </c>
       <c r="C194" t="s">
         <v>338</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>21</v>
       </c>
       <c r="F194" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>339</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>21</v>
       </c>
       <c r="F195" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>188</v>
       </c>
       <c r="C196" t="s">
         <v>340</v>
       </c>
       <c r="D196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>189</v>
       </c>
       <c r="C197" t="s">
         <v>342</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>190</v>
       </c>
       <c r="C198" t="s">
         <v>344</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>62</v>
       </c>
       <c r="F198" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5394,51 +5394,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>346</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>21</v>
       </c>
       <c r="F200" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>348</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>21</v>
       </c>
       <c r="F201" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>349</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>32</v>
       </c>
       <c r="F202" t="s">
         <v>350</v>
       </c>
     </row>
@@ -5479,102 +5479,102 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>353</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>90</v>
       </c>
       <c r="F205" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>198</v>
       </c>
       <c r="C206" t="s">
         <v>354</v>
       </c>
       <c r="D206">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>356</v>
       </c>
       <c r="D207">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>21</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>200</v>
       </c>
       <c r="C208" t="s">
         <v>357</v>
       </c>
       <c r="D208">
         <v>20</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>200</v>
       </c>
       <c r="C209" t="s">
         <v>358</v>
       </c>
       <c r="D209">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>90</v>
       </c>
       <c r="F209" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>202</v>
       </c>
       <c r="C210" t="s">
         <v>360</v>
       </c>
       <c r="D210">
         <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>21</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5632,51 +5632,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>366</v>
       </c>
       <c r="D214">
         <v>20</v>
       </c>
       <c r="E214" t="s">
         <v>26</v>
       </c>
       <c r="F214" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>367</v>
       </c>
       <c r="D215">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>21</v>
       </c>
       <c r="F215" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>369</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>21</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5700,102 +5700,102 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>372</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>373</v>
       </c>
       <c r="D219">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>211</v>
       </c>
       <c r="C220" t="s">
         <v>375</v>
       </c>
       <c r="D220">
         <v>19</v>
       </c>
       <c r="E220" t="s">
         <v>162</v>
       </c>
       <c r="F220" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>213</v>
       </c>
       <c r="C221" t="s">
         <v>376</v>
       </c>
       <c r="D221">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>126</v>
       </c>
       <c r="F221" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
       </c>
       <c r="C222" t="s">
         <v>378</v>
       </c>
       <c r="D222">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>21</v>
       </c>
       <c r="F222" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>215</v>
       </c>
       <c r="C223" t="s">
         <v>379</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>90</v>
       </c>
       <c r="F223" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5853,119 +5853,119 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>219</v>
       </c>
       <c r="C227" t="s">
         <v>384</v>
       </c>
       <c r="D227">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>162</v>
       </c>
       <c r="F227" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>386</v>
       </c>
       <c r="D228">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>21</v>
       </c>
       <c r="F228" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>220</v>
       </c>
       <c r="C229" t="s">
         <v>388</v>
       </c>
       <c r="D229">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>90</v>
       </c>
       <c r="F229" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>220</v>
       </c>
       <c r="C230" t="s">
         <v>389</v>
       </c>
       <c r="D230">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E230" t="s">
         <v>21</v>
       </c>
       <c r="F230" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>223</v>
       </c>
       <c r="C231" t="s">
         <v>390</v>
       </c>
       <c r="D231">
         <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>391</v>
       </c>
       <c r="D232">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>90</v>
       </c>
       <c r="F232" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>392</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>126</v>
       </c>
       <c r="F233" t="s">
         <v>381</v>
       </c>
     </row>
@@ -5989,51 +5989,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>394</v>
       </c>
       <c r="D235">
         <v>20</v>
       </c>
       <c r="E235" t="s">
         <v>90</v>
       </c>
       <c r="F235" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
       </c>
       <c r="C236" t="s">
         <v>395</v>
       </c>
       <c r="D236">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>236</v>
       </c>
       <c r="F236" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>228</v>
       </c>
       <c r="C237" t="s">
         <v>397</v>
       </c>
       <c r="D237">
         <v>19</v>
       </c>
       <c r="E237" t="s">
         <v>21</v>
       </c>
       <c r="F237" t="s">
         <v>241</v>
       </c>
     </row>