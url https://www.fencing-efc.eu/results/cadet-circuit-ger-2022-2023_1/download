--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2257,51 +2257,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2385,51 +2385,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
@@ -2442,51 +2442,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2917,68 +2917,68 @@
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
@@ -3335,51 +3335,51 @@
       </c>
       <c r="C75" t="s">
         <v>119</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3500,51 +3500,51 @@
       </c>
       <c r="C84" t="s">
         <v>131</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>132</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3677,51 +3677,51 @@
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>144</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
     </row>
@@ -3925,51 +3925,51 @@
       </c>
       <c r="C106" t="s">
         <v>161</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
       <c r="F106" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4164,51 +4164,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>177</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>178</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4412,51 +4412,51 @@
       </c>
       <c r="C132" t="s">
         <v>191</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>192</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>193</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>37</v>
       </c>
       <c r="F134" t="s">
         <v>100</v>
       </c>
     </row>
@@ -4613,68 +4613,68 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>206</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>52</v>
       </c>
       <c r="F144" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>207</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>208</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>209</v>
       </c>
       <c r="F146" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>211</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>127</v>
       </c>
     </row>
@@ -4763,51 +4763,51 @@
         <v>219</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>220</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>221</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>223</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>52</v>
       </c>
       <c r="F155" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4831,116 +4831,116 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>225</v>
       </c>
       <c r="D157">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>52</v>
       </c>
       <c r="F162" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>111</v>
       </c>
     </row>
@@ -5165,51 +5165,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>246</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>247</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>248</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>37</v>
       </c>
       <c r="F179" t="s">
         <v>100</v>
       </c>
     </row>
@@ -5338,51 +5338,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>255</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>256</v>
       </c>
       <c r="F2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>258</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>259</v>
@@ -5408,68 +5408,68 @@
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>263</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>265</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>266</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>267</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
@@ -5695,51 +5695,51 @@
       </c>
       <c r="C22" t="s">
         <v>284</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>260</v>
       </c>
       <c r="F22" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>286</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>287</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
@@ -5863,51 +5863,51 @@
       </c>
       <c r="C31" t="s">
         <v>295</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>296</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>297</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5951,51 +5951,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>300</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>301</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>302</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>303</v>
       </c>
       <c r="F38" t="s">
         <v>304</v>
       </c>
     </row>
@@ -6045,51 +6045,51 @@
       </c>
       <c r="C41" t="s">
         <v>307</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>309</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>310</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>260</v>
       </c>
       <c r="F43" t="s">
         <v>285</v>
       </c>
     </row>
@@ -6329,51 +6329,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>324</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>52</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>325</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>326</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
@@ -6511,51 +6511,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>337</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>338</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>339</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>59</v>
       </c>
     </row>
@@ -6764,51 +6764,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>351</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>352</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>354</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
@@ -6821,51 +6821,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>355</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>356</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>357</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>260</v>
       </c>
       <c r="F86" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7152,71 +7152,71 @@
       </c>
       <c r="C101" t="s">
         <v>377</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>260</v>
       </c>
       <c r="F101" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>378</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>379</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>380</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>114</v>
       </c>
     </row>
@@ -7360,51 +7360,51 @@
       </c>
       <c r="C112" t="s">
         <v>389</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>260</v>
       </c>
       <c r="F112" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>390</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>215</v>
       </c>
       <c r="F113" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>392</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
       <c r="F114" t="s">
@@ -7611,51 +7611,51 @@
       </c>
       <c r="C125" t="s">
         <v>404</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>153</v>
       </c>
       <c r="F125" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>405</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>406</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
@@ -7838,51 +7838,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>420</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>421</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>422</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
@@ -7917,51 +7917,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>427</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>428</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>106</v>
       </c>
       <c r="F144" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>429</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>37</v>
       </c>
       <c r="F145" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7999,96 +7999,96 @@
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>432</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>433</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>434</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>435</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>437</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>438</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>335</v>
       </c>
     </row>
@@ -8355,51 +8355,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>457</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>37</v>
       </c>
       <c r="F170" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>458</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>459</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>52</v>
       </c>
       <c r="F172" t="s">
         <v>409</v>
       </c>
     </row>
@@ -8457,51 +8457,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>463</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>464</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>465</v>
       </c>
       <c r="D178">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>52</v>
       </c>
       <c r="F178" t="s">
         <v>409</v>
       </c>
     </row>
@@ -8522,51 +8522,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>467</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>468</v>
       </c>
       <c r="D181">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>469</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>470</v>
@@ -8731,51 +8731,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>485</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>486</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>487</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>158</v>
       </c>
       <c r="F195" t="s">
         <v>488</v>
       </c>
     </row>
@@ -8816,65 +8816,65 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>491</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>492</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>493</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>20</v>
       </c>
       <c r="F200" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>494</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
         <v>495</v>
       </c>
     </row>
@@ -8895,51 +8895,51 @@
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>497</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>499</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>20</v>
       </c>
       <c r="F204" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>500</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>59</v>
       </c>
     </row>
@@ -9011,51 +9011,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>506</v>
       </c>
       <c r="D210">
         <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>507</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>256</v>
       </c>
       <c r="F211" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>509</v>
       </c>
       <c r="D212">
         <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
         <v>57</v>
       </c>
     </row>