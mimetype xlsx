--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2657,85 +2657,85 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -2890,51 +2890,51 @@
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3121,51 +3121,51 @@
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
@@ -3403,51 +3403,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
@@ -3460,51 +3460,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -4101,51 +4101,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>32</v>
       </c>
       <c r="F81" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>32</v>
       </c>
       <c r="F82" t="s">
@@ -4238,51 +4238,51 @@
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4962,51 +4962,51 @@
       </c>
       <c r="C125" t="s">
         <v>203</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>37</v>
       </c>
       <c r="F125" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>205</v>
       </c>
       <c r="D126">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>32</v>
       </c>
       <c r="F126" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
       <c r="F127" t="s">
@@ -5056,51 +5056,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>211</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>52</v>
       </c>
       <c r="F131" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>214</v>
       </c>
     </row>
@@ -5245,51 +5245,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>228</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>229</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>142</v>
       </c>
       <c r="F143" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>231</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
@@ -5558,51 +5558,51 @@
         <v>254</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>255</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>257</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>142</v>
       </c>
       <c r="F164" t="s">
         <v>220</v>
       </c>
     </row>
@@ -5691,85 +5691,85 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>268</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>23</v>
       </c>
       <c r="F170" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>269</v>
       </c>
       <c r="D171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>37</v>
       </c>
       <c r="F171" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>271</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>23</v>
       </c>
       <c r="F172" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>272</v>
       </c>
       <c r="D173">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>104</v>
       </c>
       <c r="F173" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>274</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
@@ -5948,85 +5948,85 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>37</v>
       </c>
       <c r="F186" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>294</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>295</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>37</v>
       </c>
       <c r="F188" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>297</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>298</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>23</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6081,51 +6081,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>302</v>
       </c>
       <c r="D194">
         <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>32</v>
       </c>
       <c r="F194" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>303</v>
       </c>
       <c r="D195">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>104</v>
       </c>
       <c r="F195" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>304</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>37</v>
       </c>
       <c r="F196" t="s">
         <v>276</v>
       </c>
     </row>
@@ -6166,51 +6166,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>23</v>
       </c>
       <c r="F199" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>310</v>
       </c>
       <c r="D200">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>37</v>
       </c>
       <c r="F200" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>311</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>37</v>
       </c>
       <c r="F201" t="s">
         <v>312</v>
       </c>
     </row>
@@ -6231,51 +6231,51 @@
         <v>153</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>314</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>315</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>37</v>
       </c>
       <c r="F204" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>316</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>37</v>
       </c>
       <c r="F205" t="s">
         <v>223</v>
       </c>
     </row>
@@ -6358,99 +6358,99 @@
         <v>109</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>325</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>326</v>
       </c>
       <c r="D212">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>327</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>99</v>
       </c>
       <c r="F213" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>328</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>37</v>
       </c>
       <c r="F214" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>329</v>
       </c>
       <c r="D215">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>330</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>99</v>
       </c>
       <c r="F216" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
@@ -6762,51 +6762,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>360</v>
       </c>
       <c r="D236">
         <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>37</v>
       </c>
       <c r="F236" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>362</v>
       </c>
       <c r="D237">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>37</v>
       </c>
       <c r="F237" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>363</v>
       </c>
       <c r="D238">
         <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>37</v>
       </c>
       <c r="F238" t="s">
         <v>136</v>
       </c>
     </row>
@@ -6861,68 +6861,68 @@
         <v>368</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>369</v>
       </c>
       <c r="D242">
         <v>18</v>
       </c>
       <c r="E242" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>370</v>
       </c>
       <c r="D243">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>145</v>
       </c>
       <c r="F243" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="C244" t="s">
         <v>372</v>
       </c>
       <c r="D244">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>256</v>
       </c>
       <c r="F244" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="C245" t="s">
         <v>374</v>
       </c>
       <c r="D245">
         <v>20</v>
       </c>
       <c r="E245" t="s">
         <v>37</v>
       </c>
       <c r="F245" t="s">
         <v>368</v>
       </c>
     </row>
@@ -7150,85 +7150,85 @@
     <row r="259" spans="1:6">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="C259" t="s">
         <v>393</v>
       </c>
       <c r="D259">
         <v>18</v>
       </c>
       <c r="E259" t="s">
         <v>37</v>
       </c>
       <c r="F259" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>258</v>
       </c>
       <c r="C260" t="s">
         <v>394</v>
       </c>
       <c r="D260">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E260" t="s">
         <v>67</v>
       </c>
       <c r="F260" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>258</v>
       </c>
       <c r="C261" t="s">
         <v>395</v>
       </c>
       <c r="D261">
         <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>145</v>
       </c>
       <c r="F261" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>397</v>
       </c>
       <c r="D262">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E262" t="s">
         <v>37</v>
       </c>
       <c r="F262" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>258</v>
       </c>
       <c r="C263" t="s">
         <v>398</v>
       </c>
       <c r="D263">
         <v>20</v>
       </c>
       <c r="E263" t="s">
         <v>23</v>
       </c>
       <c r="F263" t="s">
         <v>130</v>
       </c>
     </row>
@@ -7317,51 +7317,51 @@
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>404</v>
       </c>
       <c r="D269">
         <v>17</v>
       </c>
       <c r="E269" t="s">
         <v>37</v>
       </c>
       <c r="F269" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="C270" t="s">
         <v>405</v>
       </c>
       <c r="D270">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E270" t="s">
         <v>37</v>
       </c>
       <c r="F270" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>269</v>
       </c>
       <c r="C271" t="s">
         <v>406</v>
       </c>
       <c r="D271">
         <v>17</v>
       </c>
       <c r="E271" t="s">
         <v>37</v>
       </c>
       <c r="F271" t="s">
         <v>204</v>
       </c>
     </row>
@@ -7433,51 +7433,51 @@
         <v>99</v>
       </c>
       <c r="F2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>408</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>409</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>410</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7504,51 +7504,51 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>412</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>413</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>414</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
@@ -7720,51 +7720,51 @@
       </c>
       <c r="C19" t="s">
         <v>425</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>426</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>427</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7794,51 +7794,51 @@
       </c>
       <c r="C23" t="s">
         <v>429</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>430</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>431</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
@@ -7854,51 +7854,51 @@
       </c>
       <c r="C26" t="s">
         <v>432</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>433</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>435</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>67</v>
       </c>
       <c r="F28" t="s">
@@ -7982,51 +7982,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>441</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>442</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>443</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
@@ -8113,51 +8113,51 @@
       </c>
       <c r="C40" t="s">
         <v>448</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>449</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>450</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>451</v>
       </c>
     </row>
@@ -8167,128 +8167,128 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>452</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>453</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>454</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>455</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>99</v>
       </c>
       <c r="F46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>456</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>64</v>
       </c>
       <c r="F47" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>458</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>342</v>
       </c>
       <c r="F48" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>460</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
@@ -9149,51 +9149,51 @@
       </c>
       <c r="C93" t="s">
         <v>512</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>32</v>
       </c>
       <c r="F93" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>513</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>61</v>
       </c>
       <c r="F94" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>514</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
     </row>
@@ -9260,91 +9260,91 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>519</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>520</v>
       </c>
       <c r="D100">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>521</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
       <c r="F101" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>522</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>523</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>524</v>
       </c>
     </row>
@@ -9457,111 +9457,111 @@
       </c>
       <c r="C109" t="s">
         <v>530</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>64</v>
       </c>
       <c r="F109" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>531</v>
       </c>
       <c r="D110">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>32</v>
       </c>
       <c r="F110" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>533</v>
       </c>
       <c r="D111">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>67</v>
       </c>
       <c r="F111" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>534</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>37</v>
       </c>
       <c r="F112" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>535</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>536</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>52</v>
       </c>
       <c r="F114" t="s">
@@ -9577,51 +9577,51 @@
       </c>
       <c r="C115" t="s">
         <v>537</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
       <c r="F115" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>538</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>539</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>37</v>
       </c>
       <c r="F117" t="s">
         <v>276</v>
       </c>
     </row>
@@ -9711,51 +9711,51 @@
       </c>
       <c r="C122" t="s">
         <v>544</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>61</v>
       </c>
       <c r="F122" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>545</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>104</v>
       </c>
       <c r="F123" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>546</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>109</v>
       </c>
     </row>
@@ -9879,68 +9879,68 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>555</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>556</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
       <c r="F132" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>557</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>16</v>
       </c>
       <c r="F133" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>558</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
@@ -10082,133 +10082,133 @@
         <v>569</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>570</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>571</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>142</v>
       </c>
       <c r="F145" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>572</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>573</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>574</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
       <c r="F148" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>576</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>104</v>
       </c>
       <c r="F149" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>577</v>
       </c>
       <c r="D150">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>64</v>
       </c>
       <c r="F150" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>578</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>104</v>
       </c>
       <c r="F151" t="s">
         <v>273</v>
       </c>
     </row>
@@ -10300,68 +10300,68 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>586</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>145</v>
       </c>
       <c r="F157" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>587</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>52</v>
       </c>
       <c r="F158" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>588</v>
       </c>
       <c r="D159">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
       <c r="F159" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>589</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>67</v>
       </c>
       <c r="F160" t="s">
         <v>468</v>
       </c>
     </row>
@@ -10385,51 +10385,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>591</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>37</v>
       </c>
       <c r="F162" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>592</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>593</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>37</v>
       </c>
       <c r="F164" t="s">
         <v>594</v>
       </c>
     </row>
@@ -10509,51 +10509,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>600</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>52</v>
       </c>
       <c r="F170" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>601</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>602</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>23</v>
       </c>
       <c r="F172" t="s">
         <v>24</v>
       </c>
     </row>
@@ -10594,51 +10594,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>605</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>23</v>
       </c>
       <c r="F175" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>606</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>37</v>
       </c>
       <c r="F176" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>607</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>145</v>
       </c>
       <c r="F177" t="s">
         <v>378</v>
       </c>
     </row>
@@ -10976,51 +10976,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>631</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>67</v>
       </c>
       <c r="F198" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>632</v>
       </c>
       <c r="D199">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>342</v>
       </c>
       <c r="F199" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>633</v>
       </c>
       <c r="D200">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>52</v>
       </c>
       <c r="F200" t="s">
         <v>524</v>
       </c>
     </row>
@@ -11061,51 +11061,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>636</v>
       </c>
       <c r="D203">
         <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>23</v>
       </c>
       <c r="F203" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>637</v>
       </c>
       <c r="D204">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>37</v>
       </c>
       <c r="F204" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>638</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>64</v>
       </c>
       <c r="F205" t="s">
         <v>639</v>
       </c>
     </row>
@@ -11180,51 +11180,51 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>645</v>
       </c>
       <c r="D210">
         <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>67</v>
       </c>
       <c r="F210" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>646</v>
       </c>
       <c r="D211">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>342</v>
       </c>
       <c r="F211" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>647</v>
       </c>
       <c r="D212">
         <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
@@ -11259,51 +11259,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>650</v>
       </c>
       <c r="D215">
         <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>651</v>
       </c>
       <c r="D216">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>652</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>37</v>
       </c>
       <c r="F217" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
@@ -11655,68 +11655,68 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>676</v>
       </c>
       <c r="D239">
         <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>37</v>
       </c>
       <c r="F239" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>678</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>37</v>
       </c>
       <c r="F240" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>679</v>
       </c>
       <c r="D241">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>37</v>
       </c>
       <c r="F241" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>681</v>
       </c>
       <c r="D242">
         <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>67</v>
       </c>
       <c r="F242" t="s">
         <v>662</v>
       </c>
     </row>
@@ -11808,51 +11808,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>688</v>
       </c>
       <c r="D248">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>67</v>
       </c>
       <c r="F248" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>689</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>37</v>
       </c>
       <c r="F249" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>690</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>37</v>
       </c>
       <c r="F250" t="s">
         <v>318</v>
       </c>
     </row>
@@ -11876,51 +11876,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>692</v>
       </c>
       <c r="D252">
         <v>18</v>
       </c>
       <c r="E252" t="s">
         <v>37</v>
       </c>
       <c r="F252" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>693</v>
       </c>
       <c r="D253">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>37</v>
       </c>
       <c r="F253" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>694</v>
       </c>
       <c r="D254">
         <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>250</v>
@@ -11938,51 +11938,51 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="C256" t="s">
         <v>696</v>
       </c>
       <c r="D256">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>37</v>
       </c>
       <c r="F256" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>697</v>
       </c>
       <c r="D257">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E257" t="s">
         <v>37</v>
       </c>
       <c r="F257" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>698</v>
       </c>
       <c r="D258">
         <v>20</v>
       </c>
       <c r="E258" t="s">
         <v>142</v>
       </c>
       <c r="F258" t="s">
         <v>254</v>
       </c>
     </row>
@@ -12122,51 +12122,51 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>263</v>
       </c>
       <c r="C267" t="s">
         <v>708</v>
       </c>
       <c r="D267">
         <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>23</v>
       </c>
       <c r="F267" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>263</v>
       </c>
       <c r="C268" t="s">
         <v>709</v>
       </c>
       <c r="D268">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
         <v>64</v>
       </c>
       <c r="F268" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>263</v>
       </c>
       <c r="C269" t="s">
         <v>710</v>
       </c>
       <c r="D269">
         <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>52</v>
       </c>
       <c r="F269" t="s">
         <v>212</v>
       </c>
     </row>