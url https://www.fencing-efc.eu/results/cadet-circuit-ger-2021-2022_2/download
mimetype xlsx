--- v0 (2026-05-14)
+++ v1 (2026-08-16)
@@ -1231,111 +1231,111 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1368,111 +1368,111 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1488,51 +1488,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
@@ -1548,51 +1548,51 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1699,71 +1699,71 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>63</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
@@ -2019,51 +2019,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>87</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
@@ -2079,51 +2079,51 @@
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
@@ -2179,51 +2179,51 @@
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2379,51 +2379,51 @@
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
@@ -2439,91 +2439,91 @@
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>120</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2576,131 +2576,131 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>95</v>
       </c>
       <c r="F73" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>87</v>
       </c>
       <c r="F78" t="s">
@@ -2796,71 +2796,71 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>87</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -2876,51 +2876,51 @@
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
@@ -2993,71 +2993,71 @@
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>63</v>
       </c>
       <c r="F95" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
@@ -3093,51 +3093,51 @@
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
@@ -3153,171 +3153,171 @@
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>169</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>170</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>87</v>
       </c>
       <c r="F103" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>171</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3390,91 +3390,91 @@
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>87</v>
       </c>
       <c r="F113" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>184</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
@@ -3490,85 +3490,85 @@
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>87</v>
       </c>
       <c r="F121" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3643,116 +3643,116 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>66</v>
       </c>
       <c r="F127" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>87</v>
       </c>
       <c r="F128" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>206</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
@@ -3787,85 +3787,85 @@
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>45</v>
       </c>
       <c r="F138" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3937,51 +3937,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>223</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>224</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>225</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4039,51 +4039,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>229</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>230</v>
       </c>
       <c r="F151" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>232</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>233</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>215</v>
       </c>
     </row>