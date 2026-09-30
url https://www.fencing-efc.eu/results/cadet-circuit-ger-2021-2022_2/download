--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1200,51 +1200,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
@@ -1448,51 +1448,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
@@ -1739,51 +1739,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>63</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
@@ -1859,51 +1859,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -1999,51 +1999,51 @@
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>87</v>
       </c>
       <c r="F45" t="s">
@@ -2059,91 +2059,91 @@
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50" t="s">
@@ -2239,91 +2239,91 @@
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>95</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>87</v>
       </c>
       <c r="F59" t="s">
@@ -2339,51 +2339,51 @@
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
@@ -2519,51 +2519,51 @@
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>95</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2636,51 +2636,51 @@
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -2736,51 +2736,51 @@
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>87</v>
       </c>
       <c r="F80" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>139</v>
       </c>
       <c r="F82" t="s">
@@ -3053,51 +3053,51 @@
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>87</v>
       </c>
       <c r="F97" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
@@ -3113,51 +3113,51 @@
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
@@ -3350,51 +3350,51 @@
       </c>
       <c r="C111" t="s">
         <v>181</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>182</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>87</v>
       </c>
       <c r="F113" t="s">
@@ -3450,51 +3450,51 @@
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -3722,85 +3722,85 @@
         <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>206</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>207</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
@@ -3954,51 +3954,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>224</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>225</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>226</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>36</v>
       </c>
     </row>