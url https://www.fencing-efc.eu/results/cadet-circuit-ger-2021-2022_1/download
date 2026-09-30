--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2292,51 +2292,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
@@ -2457,88 +2457,88 @@
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
@@ -2574,51 +2574,51 @@
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
@@ -2694,51 +2694,51 @@
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
@@ -2794,51 +2794,51 @@
       </c>
       <c r="C28" t="s">
         <v>67</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>71</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
@@ -3182,51 +3182,51 @@
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>32</v>
       </c>
       <c r="F48" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>122</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
@@ -3627,71 +3627,71 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
@@ -3915,51 +3915,51 @@
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>29</v>
       </c>
       <c r="F86" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
@@ -4052,71 +4052,71 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>26</v>
       </c>
       <c r="F93" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>79</v>
       </c>
       <c r="F96" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4283,51 +4283,51 @@
       </c>
       <c r="C105" t="s">
         <v>183</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>184</v>
       </c>
       <c r="F105" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
       <c r="F107" t="s">
@@ -4777,51 +4777,51 @@
       </c>
       <c r="C130" t="s">
         <v>219</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
@@ -4851,51 +4851,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>226</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>32</v>
       </c>
       <c r="F134" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>228</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4950,51 +4950,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>237</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
         <v>94</v>
       </c>
     </row>
@@ -5162,51 +5162,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>252</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>160</v>
       </c>
     </row>
@@ -5431,68 +5431,68 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>274</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>277</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>278</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
@@ -5623,68 +5623,68 @@
         <v>275</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>288</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>289</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>290</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>291</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5725,51 +5725,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>296</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>297</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5810,68 +5810,68 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>301</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>29</v>
       </c>
       <c r="F192" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>302</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>305</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>23</v>
       </c>
       <c r="F195" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6011,68 +6011,68 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>319</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>321</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>322</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6438,91 +6438,91 @@
       </c>
       <c r="C19" t="s">
         <v>349</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>350</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>351</v>
       </c>
       <c r="F20" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>353</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>32</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>354</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>355</v>
       </c>
       <c r="F22" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>357</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -7217,71 +7217,71 @@
       </c>
       <c r="C59" t="s">
         <v>408</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>410</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>412</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>414</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>26</v>
       </c>
       <c r="F62" t="s">
@@ -7357,51 +7357,51 @@
       </c>
       <c r="C66" t="s">
         <v>419</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>29</v>
       </c>
       <c r="F66" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>421</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>355</v>
       </c>
       <c r="F67" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>422</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7551,51 +7551,51 @@
       </c>
       <c r="C76" t="s">
         <v>431</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>432</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>79</v>
       </c>
     </row>
@@ -7822,68 +7822,68 @@
       </c>
       <c r="C90" t="s">
         <v>448</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>449</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>450</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>452</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
     </row>
@@ -7970,51 +7970,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>458</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>459</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>461</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
     </row>
@@ -8327,51 +8327,51 @@
       </c>
       <c r="C116" t="s">
         <v>481</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>26</v>
       </c>
       <c r="F116" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>482</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>484</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -8407,51 +8407,51 @@
       </c>
       <c r="C120" t="s">
         <v>486</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>32</v>
       </c>
       <c r="F120" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>488</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>316</v>
       </c>
       <c r="F121" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>489</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
@@ -8527,51 +8527,51 @@
       </c>
       <c r="C126" t="s">
         <v>494</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>316</v>
       </c>
       <c r="F126" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>495</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>496</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
@@ -8825,51 +8825,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>513</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>515</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>516</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>26</v>
       </c>
       <c r="F145" t="s">
         <v>517</v>
       </c>
     </row>
@@ -9207,85 +9207,85 @@
         <v>545</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>546</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>547</v>
       </c>
       <c r="D167">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>548</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>549</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>376</v>
       </c>
       <c r="F169" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>551</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>129</v>
       </c>
     </row>
@@ -9428,68 +9428,68 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>563</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>564</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>26</v>
       </c>
       <c r="F180" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>565</v>
       </c>
       <c r="D181">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>26</v>
       </c>
       <c r="F181" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>566</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>473</v>
       </c>
     </row>
@@ -9725,85 +9725,85 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>584</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>376</v>
       </c>
       <c r="F197" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>586</v>
       </c>
       <c r="D198">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>587</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>588</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>589</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>590</v>
       </c>
     </row>