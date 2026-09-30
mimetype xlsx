--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1311,51 +1311,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1530,51 +1530,51 @@
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1627,108 +1627,108 @@
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1923,51 +1923,51 @@
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2151,51 +2151,51 @@
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>80</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
@@ -2291,88 +2291,88 @@
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>80</v>
       </c>
       <c r="F58" t="s">
@@ -2462,51 +2462,51 @@
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
@@ -3044,51 +3044,51 @@
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3238,51 +3238,51 @@
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
@@ -3819,51 +3819,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>210</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>168</v>
       </c>
       <c r="F134" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>106</v>
       </c>
       <c r="F135" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>213</v>
       </c>
       <c r="F136" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4105,116 +4105,116 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>241</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>242</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>243</v>
       </c>
       <c r="F155" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>245</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4354,51 +4354,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>266</v>
       </c>
     </row>