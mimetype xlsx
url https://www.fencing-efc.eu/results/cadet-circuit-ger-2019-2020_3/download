--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1585,71 +1585,71 @@
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14">
         <v>78.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15">
         <v>60.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16">
         <v>60.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1856,51 +1856,51 @@
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>16</v>
       </c>
       <c r="B28">
         <v>24.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>17</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1916,71 +1916,71 @@
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>19</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>20</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>21</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2276,51 +2276,51 @@
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>37</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>38</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>103</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>92</v>
       </c>
       <c r="F50" t="s">
@@ -2336,51 +2336,51 @@
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>40</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>108</v>
       </c>
       <c r="F52" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>41</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>110</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -2547,51 +2547,51 @@
       </c>
       <c r="C62" t="s">
         <v>122</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>51</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>124</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>52</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="s">
@@ -2704,51 +2704,51 @@
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>59</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>60</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72" t="s">
@@ -2864,51 +2864,51 @@
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>67</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>28</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>68</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>145</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3141,51 +3141,51 @@
       </c>
       <c r="C92" t="s">
         <v>162</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>81</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>163</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>82</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>165</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>92</v>
       </c>
       <c r="F94" t="s">
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>90</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>91</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>44</v>
       </c>
       <c r="F103" t="s">
         <v>126</v>
       </c>
     </row>
@@ -3535,51 +3535,51 @@
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>34</v>
       </c>
       <c r="F112" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>101</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>95</v>
       </c>
       <c r="F113" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>102</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
@@ -3929,51 +3929,51 @@
       </c>
       <c r="C132" t="s">
         <v>223</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>120</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>224</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>122</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>225</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>74</v>
       </c>
       <c r="F134" t="s">
@@ -4103,51 +4103,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>129</v>
       </c>
       <c r="C141" t="s">
         <v>234</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>130</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>131</v>
       </c>
       <c r="C143" t="s">
         <v>237</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>34</v>
       </c>
       <c r="F143" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4440,51 +4440,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>149</v>
       </c>
       <c r="C161" t="s">
         <v>261</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>44</v>
       </c>
       <c r="F161" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>150</v>
       </c>
       <c r="C162" t="s">
         <v>262</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>47</v>
       </c>
       <c r="F162" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>151</v>
       </c>
       <c r="C163" t="s">
         <v>263</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4576,51 +4576,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>157</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>158</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>159</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4644,68 +4644,68 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>161</v>
       </c>
       <c r="C173" t="s">
         <v>276</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>162</v>
       </c>
       <c r="C174" t="s">
         <v>277</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>163</v>
       </c>
       <c r="C175" t="s">
         <v>278</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>34</v>
       </c>
       <c r="F175" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>164</v>
       </c>
       <c r="C176" t="s">
         <v>280</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4794,119 +4794,119 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>169</v>
       </c>
       <c r="C182" t="s">
         <v>289</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>34</v>
       </c>
       <c r="F182" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>171</v>
       </c>
       <c r="C183" t="s">
         <v>290</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>172</v>
       </c>
       <c r="C184" t="s">
         <v>292</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>172</v>
       </c>
       <c r="C185" t="s">
         <v>293</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>294</v>
       </c>
       <c r="F185" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>174</v>
       </c>
       <c r="C186" t="s">
         <v>296</v>
       </c>
       <c r="D186">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>174</v>
       </c>
       <c r="C187" t="s">
         <v>297</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>176</v>
       </c>
       <c r="C188" t="s">
         <v>298</v>
       </c>
       <c r="D188">
         <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4964,51 +4964,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>180</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>92</v>
       </c>
       <c r="F192" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>181</v>
       </c>
       <c r="C193" t="s">
         <v>303</v>
       </c>
       <c r="D193">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>201</v>
       </c>
       <c r="F193" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>181</v>
       </c>
       <c r="C194" t="s">
         <v>304</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>305</v>
       </c>
     </row>
@@ -5134,51 +5134,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>190</v>
       </c>
       <c r="C202" t="s">
         <v>316</v>
       </c>
       <c r="D202">
         <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>190</v>
       </c>
       <c r="C203" t="s">
         <v>318</v>
       </c>
       <c r="D203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>