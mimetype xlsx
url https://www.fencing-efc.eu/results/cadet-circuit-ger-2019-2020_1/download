--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1661,51 +1661,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1755,51 +1755,51 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1909,108 +1909,108 @@
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
       <c r="F27" t="s">
@@ -2046,51 +2046,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -2106,51 +2106,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -2377,51 +2377,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
@@ -2494,51 +2494,51 @@
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
@@ -2648,51 +2648,51 @@
       </c>
       <c r="C60" t="s">
         <v>117</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>85</v>
       </c>
       <c r="F60" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>119</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>99</v>
       </c>
       <c r="F61" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>121</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>99</v>
       </c>
       <c r="F62" t="s">
@@ -2888,51 +2888,51 @@
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>85</v>
       </c>
       <c r="F72" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
@@ -3028,51 +3028,51 @@
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>99</v>
       </c>
       <c r="F80" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>151</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
@@ -3188,51 +3188,51 @@
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
       <c r="F87" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>28</v>
       </c>
       <c r="F88" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>164</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>85</v>
       </c>
       <c r="F89" t="s">
@@ -3308,51 +3308,51 @@
       </c>
       <c r="C93" t="s">
         <v>170</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>85</v>
       </c>
       <c r="F93" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
@@ -3582,51 +3582,51 @@
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>42</v>
       </c>
       <c r="F109" t="s">
@@ -3642,91 +3642,91 @@
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>85</v>
       </c>
       <c r="F110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>85</v>
       </c>
       <c r="F111" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>199</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>85</v>
       </c>
       <c r="F114" t="s">
@@ -3899,51 +3899,51 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>85</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>99</v>
       </c>
       <c r="F124" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>85</v>
       </c>
       <c r="F125" t="s">
@@ -4132,51 +4132,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>99</v>
       </c>
       <c r="F136" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>232</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>233</v>
       </c>
       <c r="F137" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>235</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>39</v>
       </c>
       <c r="F138" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4302,68 +4302,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>248</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>85</v>
       </c>
       <c r="F146" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>249</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>28</v>
       </c>
       <c r="F147" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>251</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>85</v>
       </c>
       <c r="F148" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>253</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>99</v>
       </c>
       <c r="F149" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4421,102 +4421,102 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>42</v>
       </c>
       <c r="F154" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>42</v>
       </c>
       <c r="F155" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>266</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>28</v>
       </c>
       <c r="F157" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>268</v>
       </c>
       <c r="F158" t="s">
         <v>269</v>
       </c>
     </row>
@@ -4540,51 +4540,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>271</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>85</v>
       </c>
       <c r="F160" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>272</v>
       </c>
       <c r="D161">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>268</v>
       </c>
       <c r="F161" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>274</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>61</v>
       </c>
       <c r="F162" t="s">
         <v>275</v>
       </c>
     </row>
@@ -4625,51 +4625,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>280</v>
       </c>
       <c r="D165">
         <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>85</v>
       </c>
       <c r="F165" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>281</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>42</v>
       </c>
       <c r="F166" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>283</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>85</v>
       </c>
       <c r="F167" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4744,102 +4744,102 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>290</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>85</v>
       </c>
       <c r="F172" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>291</v>
       </c>
       <c r="D173">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>292</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>99</v>
       </c>
       <c r="F174" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>293</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>294</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>28</v>
       </c>
       <c r="F176" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>295</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>28</v>
       </c>
       <c r="F177" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4982,51 +4982,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>309</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>85</v>
       </c>
       <c r="F186" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>311</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>85</v>
       </c>
       <c r="F187" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>312</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>85</v>
       </c>
       <c r="F188" t="s">
         <v>105</v>
       </c>
     </row>
@@ -5081,68 +5081,68 @@
         <v>185</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>317</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>318</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>99</v>
       </c>
       <c r="F193" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>320</v>
       </c>
       <c r="D194">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>61</v>
       </c>
       <c r="F194" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>321</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>61</v>
       </c>
       <c r="F195" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5197,85 +5197,85 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>326</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>85</v>
       </c>
       <c r="F199" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>328</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>85</v>
       </c>
       <c r="F200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>329</v>
       </c>
       <c r="D201">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>330</v>
       </c>
       <c r="F201" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>332</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>85</v>
       </c>
       <c r="F202" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>334</v>
       </c>
       <c r="D203">
         <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>85</v>
       </c>
       <c r="F203" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5486,51 +5486,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>351</v>
       </c>
       <c r="D216">
         <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>352</v>
       </c>
       <c r="D217">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E217" t="s">
         <v>85</v>
       </c>
       <c r="F217" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>353</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>61</v>
       </c>
       <c r="F218" t="s">
         <v>247</v>
       </c>
     </row>