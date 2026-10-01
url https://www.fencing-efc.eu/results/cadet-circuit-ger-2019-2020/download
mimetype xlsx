--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2255,71 +2255,71 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
@@ -2383,51 +2383,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2619,51 +2619,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2935,51 +2935,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>79</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3040,51 +3040,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>86</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>87</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>89</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
@@ -3265,51 +3265,51 @@
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>106</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>107</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3419,71 +3419,71 @@
       </c>
       <c r="C75" t="s">
         <v>118</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>122</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>123</v>
       </c>
     </row>
@@ -3553,51 +3553,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>131</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>132</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
@@ -3650,51 +3650,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>139</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>35</v>
       </c>
       <c r="F88" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
@@ -3838,51 +3838,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
@@ -3892,51 +3892,51 @@
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>159</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>160</v>
       </c>
     </row>
@@ -4006,51 +4006,51 @@
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>35</v>
       </c>
       <c r="F106" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>165</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4137,51 +4137,51 @@
       </c>
       <c r="C113" t="s">
         <v>172</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>88</v>
       </c>
       <c r="F113" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>174</v>
       </c>
       <c r="D114">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115" t="s">
         <v>113</v>
       </c>
     </row>
@@ -4311,51 +4311,51 @@
       </c>
       <c r="C122" t="s">
         <v>184</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>185</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>186</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4479,51 +4479,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>196</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>197</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>129</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>199</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
@@ -4962,51 +4962,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>237</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>209</v>
       </c>
       <c r="F161" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>239</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>240</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>129</v>
       </c>
       <c r="F163" t="s">
         <v>241</v>
       </c>
     </row>
@@ -5044,51 +5044,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>244</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>246</v>
       </c>
       <c r="D167">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
@@ -5287,51 +5287,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>265</v>
       </c>
       <c r="D181">
         <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>267</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>268</v>
       </c>
       <c r="F182" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>270</v>
       </c>
       <c r="D183">
         <v>21</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>193</v>
       </c>
     </row>
@@ -5525,135 +5525,135 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>283</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>285</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>286</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>287</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>288</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>289</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>290</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>291</v>
       </c>
       <c r="F8" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>293</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6035,51 +6035,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>317</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>318</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>319</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
@@ -6160,102 +6160,102 @@
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>325</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>326</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>327</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>328</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>329</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>330</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
     </row>
@@ -6305,51 +6305,51 @@
       </c>
       <c r="C46" t="s">
         <v>333</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>334</v>
       </c>
       <c r="F46" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>336</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>337</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>129</v>
       </c>
       <c r="F48" t="s">
@@ -6493,51 +6493,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>348</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>349</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>350</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
@@ -6564,51 +6564,51 @@
       </c>
       <c r="C60" t="s">
         <v>352</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>353</v>
       </c>
       <c r="F60" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>355</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>356</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
@@ -6632,91 +6632,91 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>358</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>359</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>129</v>
       </c>
       <c r="F65" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>361</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>88</v>
       </c>
       <c r="F66" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>363</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>364</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6817,51 +6817,51 @@
       </c>
       <c r="C74" t="s">
         <v>370</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>129</v>
       </c>
       <c r="F74" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>371</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>372</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7053,51 +7053,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>384</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>385</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>387</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>129</v>
       </c>
       <c r="F89" t="s">
@@ -7384,51 +7384,51 @@
       </c>
       <c r="C104" t="s">
         <v>409</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>411</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>129</v>
       </c>
       <c r="F105" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>412</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
@@ -7535,91 +7535,91 @@
       </c>
       <c r="C112" t="s">
         <v>419</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>112</v>
       </c>
       <c r="F112" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>420</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>88</v>
       </c>
       <c r="F113" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>421</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>423</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>424</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
@@ -7686,51 +7686,51 @@
       </c>
       <c r="C120" t="s">
         <v>428</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>429</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>430</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>77</v>
       </c>
     </row>
@@ -7840,71 +7840,71 @@
       </c>
       <c r="C128" t="s">
         <v>437</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>438</v>
       </c>
       <c r="D129">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
       <c r="F129" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>439</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>334</v>
       </c>
       <c r="F130" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>440</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
@@ -7974,68 +7974,68 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>444</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>445</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>446</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>447</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>334</v>
       </c>
       <c r="F138" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
@@ -8387,102 +8387,102 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>473</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>129</v>
       </c>
       <c r="F160" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>474</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>476</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>477</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>126</v>
       </c>
       <c r="F163" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>478</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>479</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>159</v>
@@ -8551,51 +8551,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>485</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>35</v>
       </c>
       <c r="F170" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>486</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>126</v>
       </c>
       <c r="F171" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>487</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>112</v>
       </c>
       <c r="F172" t="s">
         <v>347</v>
       </c>
     </row>
@@ -8721,85 +8721,85 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>496</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>268</v>
       </c>
       <c r="F180" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>498</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>126</v>
       </c>
       <c r="F181" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>499</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>500</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>501</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>126</v>
       </c>
       <c r="F184" t="s">
         <v>148</v>
       </c>
     </row>
@@ -8925,51 +8925,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="C192" t="s">
         <v>512</v>
       </c>
       <c r="D192">
         <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>185</v>
       </c>
       <c r="C193" t="s">
         <v>513</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>268</v>
       </c>
       <c r="F193" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="C194" t="s">
         <v>514</v>
       </c>
       <c r="D194">
         <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>105</v>
       </c>
     </row>
@@ -9044,51 +9044,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>519</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>520</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>521</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>522</v>
       </c>
     </row>