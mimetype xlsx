--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1541,65 +1541,65 @@
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>23</v>
@@ -1640,51 +1640,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16">
         <v>60.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17">
         <v>60.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
@@ -1817,51 +1817,51 @@
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>13</v>
       </c>
       <c r="B26">
         <v>24.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1917,51 +1917,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>17</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>18</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>23</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>24</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -2576,51 +2576,51 @@
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>51</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>118</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>52</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2673,51 +2673,51 @@
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>56</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>57</v>
       </c>
       <c r="F69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>57</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>129</v>
       </c>
       <c r="F70" t="s">
@@ -3004,51 +3004,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>73</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>152</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>74</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
@@ -3124,51 +3124,51 @@
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>79</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>80</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>108</v>
       </c>
       <c r="F93" t="s">
@@ -3301,71 +3301,71 @@
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>42</v>
       </c>
       <c r="F100" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>87</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>175</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>89</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>90</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
@@ -3635,51 +3635,51 @@
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>199</v>
       </c>
       <c r="F117" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>105</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>106</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -3772,51 +3772,51 @@
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>113</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>37</v>
       </c>
       <c r="F126" t="s">
@@ -4026,51 +4026,51 @@
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>125</v>
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>226</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>45</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>126</v>
       </c>
       <c r="B139">
         <v>3.0</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>108</v>
       </c>
       <c r="F139" t="s">
@@ -4593,51 +4593,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>157</v>
       </c>
       <c r="C170" t="s">
         <v>270</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>129</v>
       </c>
       <c r="F170" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>158</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>23</v>
       </c>
       <c r="F171" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>158</v>
       </c>
       <c r="C172" t="s">
         <v>272</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4814,51 +4814,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>170</v>
       </c>
       <c r="C183" t="s">
         <v>287</v>
       </c>
       <c r="D183">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>283</v>
       </c>
       <c r="F183" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>171</v>
       </c>
       <c r="C184" t="s">
         <v>289</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>172</v>
       </c>
       <c r="C185" t="s">
         <v>290</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4913,153 +4913,153 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>176</v>
       </c>
       <c r="C189" t="s">
         <v>295</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>108</v>
       </c>
       <c r="F189" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>177</v>
       </c>
       <c r="C190" t="s">
         <v>296</v>
       </c>
       <c r="D190">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>252</v>
       </c>
       <c r="F190" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>177</v>
       </c>
       <c r="C191" t="s">
         <v>297</v>
       </c>
       <c r="D191">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>42</v>
       </c>
       <c r="F191" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>179</v>
       </c>
       <c r="C192" t="s">
         <v>299</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>180</v>
       </c>
       <c r="C193" t="s">
         <v>301</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>181</v>
       </c>
       <c r="C194" t="s">
         <v>302</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>45</v>
       </c>
       <c r="F194" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>182</v>
       </c>
       <c r="C195" t="s">
         <v>303</v>
       </c>
       <c r="D195">
         <v>21</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>183</v>
       </c>
       <c r="C196" t="s">
         <v>304</v>
       </c>
       <c r="D196">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>129</v>
       </c>
       <c r="F196" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>184</v>
       </c>
       <c r="C197" t="s">
         <v>305</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>248</v>
       </c>
     </row>