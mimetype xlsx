--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1333,51 +1333,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1758,148 +1758,148 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
@@ -2200,51 +2200,51 @@
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>41</v>
       </c>
       <c r="F48" t="s">
@@ -2260,51 +2260,51 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>41</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
@@ -2625,71 +2625,71 @@
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
@@ -2725,51 +2725,51 @@
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>136</v>
       </c>
       <c r="F73" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
@@ -2922,51 +2922,51 @@
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
       <c r="F83" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
@@ -2982,51 +2982,51 @@
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>51</v>
       </c>
       <c r="F86" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -3042,71 +3042,71 @@
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>87</v>
       </c>
       <c r="F91" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
@@ -3222,91 +3222,91 @@
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>177</v>
       </c>
       <c r="F100" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>179</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
       <c r="F102" t="s">
@@ -3422,91 +3422,91 @@
       </c>
       <c r="C108" t="s">
         <v>187</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>51</v>
       </c>
       <c r="F108" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>189</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>191</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
       <c r="F111" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3576,91 +3576,91 @@
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>200</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>41</v>
       </c>
       <c r="F117" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>51</v>
       </c>
       <c r="F120" t="s">
@@ -3847,51 +3847,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>219</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>141</v>
       </c>
     </row>
@@ -4000,51 +4000,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>170</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -4099,51 +4099,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>16</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4269,51 +4269,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>253</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>254</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>16</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
@@ -4351,51 +4351,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>260</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>19</v>
       </c>
       <c r="F160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>170</v>
       </c>
       <c r="F161" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
     </row>