--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1800,51 +1800,51 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1874,51 +1874,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2096,51 +2096,51 @@
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>60</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2267,51 +2267,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>45</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
@@ -2677,51 +2677,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
@@ -3005,71 +3005,71 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>134</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
@@ -3105,51 +3105,51 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>144</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
@@ -3325,51 +3325,51 @@
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>134</v>
       </c>
       <c r="F94" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>45</v>
       </c>
       <c r="F96" t="s">
@@ -3405,51 +3405,51 @@
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>174</v>
       </c>
       <c r="F103" t="s">
@@ -3522,51 +3522,51 @@
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3656,91 +3656,91 @@
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>134</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>194</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>30</v>
       </c>
       <c r="F115" t="s">
         <v>195</v>
       </c>
     </row>
@@ -3830,51 +3830,51 @@
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>45</v>
       </c>
       <c r="F120" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>205</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>206</v>
       </c>
     </row>
@@ -3907,51 +3907,51 @@
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>213</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
@@ -4194,51 +4194,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>233</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>185</v>
       </c>
       <c r="F140" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>45</v>
       </c>
       <c r="F141" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>237</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>45</v>
       </c>
       <c r="F142" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4259,102 +4259,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>45</v>
       </c>
       <c r="F145" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>242</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>39</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
@@ -4426,192 +4426,192 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>45</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>256</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>257</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>260</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>45</v>
       </c>
       <c r="F159" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>261</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>30</v>
       </c>
       <c r="F161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>263</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>264</v>
       </c>
       <c r="D163">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>265</v>
       </c>
       <c r="F163" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>267</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>60</v>
       </c>
       <c r="F164" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>269</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>25</v>
       </c>
       <c r="F165" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4988,51 +4988,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>301</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>50</v>
       </c>
       <c r="F189" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>303</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>45</v>
       </c>
       <c r="F190" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>305</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
@@ -5242,51 +5242,51 @@
         <v>241</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>323</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>324</v>
       </c>
       <c r="D206">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>60</v>
       </c>
       <c r="F206" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>325</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
         <v>326</v>
       </c>
     </row>
@@ -5307,147 +5307,147 @@
         <v>266</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>328</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>329</v>
       </c>
       <c r="D210">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>330</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>45</v>
       </c>
       <c r="F211" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>331</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>45</v>
       </c>
       <c r="F212" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>332</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>60</v>
       </c>
       <c r="F213" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>333</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="C215" t="s">
         <v>334</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>265</v>
       </c>
       <c r="F215" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>335</v>
       </c>
       <c r="D216">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>45</v>
       </c>
       <c r="F216" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>336</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>134</v>
       </c>
       <c r="F217" t="s">
         <v>135</v>
       </c>
     </row>
@@ -5539,85 +5539,85 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>343</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>45</v>
       </c>
       <c r="F223" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>344</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>346</v>
       </c>
       <c r="D225">
         <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>45</v>
       </c>
       <c r="F225" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>219</v>
       </c>
       <c r="C226" t="s">
         <v>347</v>
       </c>
       <c r="D226">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E226" t="s">
         <v>60</v>
       </c>
       <c r="F226" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>348</v>
       </c>
       <c r="D227">
         <v>21</v>
       </c>
       <c r="E227" t="s">
         <v>45</v>
       </c>
       <c r="F227" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5641,102 +5641,102 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>222</v>
       </c>
       <c r="C229" t="s">
         <v>350</v>
       </c>
       <c r="D229">
         <v>21</v>
       </c>
       <c r="E229" t="s">
         <v>45</v>
       </c>
       <c r="F229" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>351</v>
       </c>
       <c r="D230">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="C231" t="s">
         <v>353</v>
       </c>
       <c r="D231">
         <v>23</v>
       </c>
       <c r="E231" t="s">
         <v>45</v>
       </c>
       <c r="F231" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>354</v>
       </c>
       <c r="D232">
         <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>60</v>
       </c>
       <c r="F232" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="C233" t="s">
         <v>356</v>
       </c>
       <c r="D233">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E233" t="s">
         <v>45</v>
       </c>
       <c r="F233" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>357</v>
       </c>
       <c r="D234">
         <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>60</v>
       </c>
       <c r="F234" t="s">
         <v>358</v>
       </c>
     </row>