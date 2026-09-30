--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2406,51 +2406,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -2557,51 +2557,51 @@
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
@@ -2745,68 +2745,68 @@
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2839,51 +2839,51 @@
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3289,51 +3289,51 @@
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>87</v>
       </c>
       <c r="F52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3511,51 +3511,51 @@
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>107</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>52</v>
       </c>
       <c r="F66" t="s">
@@ -3916,51 +3916,51 @@
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>77</v>
       </c>
       <c r="F86" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4147,51 +4147,51 @@
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>158</v>
       </c>
       <c r="F99" t="s">
@@ -4264,51 +4264,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>77</v>
       </c>
       <c r="F104" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>167</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
@@ -4424,51 +4424,51 @@
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>77</v>
       </c>
       <c r="F111" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>179</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>77</v>
       </c>
       <c r="F113" t="s">
@@ -4558,51 +4558,51 @@
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>77</v>
       </c>
       <c r="F118" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>186</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>187</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>52</v>
       </c>
       <c r="F120" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4615,51 +4615,51 @@
       </c>
       <c r="C121" t="s">
         <v>188</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>107</v>
       </c>
       <c r="F121" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>189</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>190</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>77</v>
       </c>
       <c r="F123" t="s">
@@ -4913,99 +4913,99 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>87</v>
       </c>
       <c r="F138" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>87</v>
       </c>
       <c r="F140" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>107</v>
       </c>
       <c r="F142" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>219</v>
       </c>
     </row>
@@ -5080,68 +5080,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>225</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>77</v>
       </c>
       <c r="F148" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>226</v>
       </c>
       <c r="D149">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>87</v>
       </c>
       <c r="F149" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>227</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>52</v>
       </c>
       <c r="F150" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>87</v>
       </c>
       <c r="F151" t="s">
         <v>151</v>
       </c>
     </row>
@@ -5267,51 +5267,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>77</v>
       </c>
       <c r="F159" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>238</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>77</v>
       </c>
       <c r="F160" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>239</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>94</v>
       </c>
       <c r="F161" t="s">
         <v>95</v>
       </c>
     </row>
@@ -5420,51 +5420,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>247</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
       <c r="F168" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>77</v>
       </c>
       <c r="F169" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>249</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>44</v>
       </c>
       <c r="F170" t="s">
         <v>45</v>
       </c>
     </row>
@@ -5652,51 +5652,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>266</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>87</v>
       </c>
       <c r="F182" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>268</v>
       </c>
       <c r="D183">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>94</v>
       </c>
       <c r="F183" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>269</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
@@ -5898,85 +5898,85 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>288</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>77</v>
       </c>
       <c r="F197" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>289</v>
       </c>
       <c r="D198">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>286</v>
       </c>
       <c r="F198" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>290</v>
       </c>
       <c r="D199">
         <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>197</v>
       </c>
       <c r="F199" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>291</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>87</v>
       </c>
       <c r="F200" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>292</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>251</v>
       </c>
       <c r="F201" t="s">
         <v>252</v>
       </c>
     </row>
@@ -6000,51 +6000,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>295</v>
       </c>
       <c r="D203">
         <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>77</v>
       </c>
       <c r="F203" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>296</v>
       </c>
       <c r="D204">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>77</v>
       </c>
       <c r="F204" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>297</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>114</v>
       </c>
       <c r="F205" t="s">
         <v>298</v>
       </c>
     </row>
@@ -6079,65 +6079,65 @@
         <v>302</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>303</v>
       </c>
       <c r="D208">
         <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>304</v>
       </c>
       <c r="D209">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>305</v>
       </c>
       <c r="D210">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>77</v>
       </c>
       <c r="F210" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>306</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>77</v>
       </c>
       <c r="F211" t="s">
         <v>254</v>
       </c>
     </row>
@@ -6274,102 +6274,102 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>315</v>
       </c>
       <c r="D220">
         <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>18</v>
       </c>
       <c r="F220" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>317</v>
       </c>
       <c r="D221">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>77</v>
       </c>
       <c r="F221" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>318</v>
       </c>
       <c r="D222">
         <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>114</v>
       </c>
       <c r="F222" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>319</v>
       </c>
       <c r="D223">
         <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>52</v>
       </c>
       <c r="F223" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>320</v>
       </c>
       <c r="D224">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E224" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>321</v>
       </c>
       <c r="D225">
         <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>77</v>
       </c>
       <c r="F225" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
@@ -6555,51 +6555,51 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>330</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>331</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>332</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6609,51 +6609,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>333</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>334</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>335</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -7045,88 +7045,88 @@
       </c>
       <c r="C30" t="s">
         <v>358</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>359</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>360</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>361</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>362</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7139,51 +7139,51 @@
       </c>
       <c r="C35" t="s">
         <v>363</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>114</v>
       </c>
       <c r="F35" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>365</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>366</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
@@ -7290,51 +7290,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>372</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>373</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>374</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>375</v>
       </c>
     </row>
@@ -7492,51 +7492,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>385</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>386</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>87</v>
       </c>
       <c r="F55" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>388</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
@@ -8119,51 +8119,51 @@
       </c>
       <c r="C87" t="s">
         <v>424</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>425</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>426</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>31</v>
       </c>
       <c r="F89" t="s">
@@ -8310,51 +8310,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>436</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>437</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>52</v>
       </c>
       <c r="F98" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>438</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>87</v>
       </c>
       <c r="F99" t="s">
@@ -8524,51 +8524,51 @@
       </c>
       <c r="C108" t="s">
         <v>448</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>77</v>
       </c>
       <c r="F108" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>450</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>451</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8851,51 +8851,51 @@
       </c>
       <c r="C126" t="s">
         <v>468</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>18</v>
       </c>
       <c r="F126" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>469</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>18</v>
       </c>
       <c r="F127" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>470</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>114</v>
       </c>
     </row>
@@ -9097,68 +9097,68 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>483</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>484</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>77</v>
       </c>
       <c r="F142" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>486</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>44</v>
       </c>
       <c r="F143" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>487</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
@@ -9524,51 +9524,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>512</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>391</v>
       </c>
       <c r="F167" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>513</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>114</v>
       </c>
       <c r="F168" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>514</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>465</v>
       </c>
       <c r="F169" t="s">
         <v>433</v>
       </c>
     </row>
@@ -9677,51 +9677,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>523</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>77</v>
       </c>
       <c r="F176" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>524</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>251</v>
       </c>
       <c r="F177" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>525</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>87</v>
       </c>
       <c r="F178" t="s">
         <v>526</v>
       </c>
     </row>
@@ -9810,51 +9810,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>532</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>18</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>533</v>
       </c>
       <c r="D185">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>94</v>
       </c>
       <c r="F185" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>534</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>286</v>
       </c>
       <c r="F186" t="s">
         <v>287</v>
       </c>
     </row>
@@ -10062,51 +10062,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>552</v>
       </c>
       <c r="D199">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>77</v>
       </c>
       <c r="F199" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>553</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>251</v>
       </c>
       <c r="F200" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>554</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>77</v>
       </c>
       <c r="F201" t="s">
         <v>177</v>
       </c>
     </row>
@@ -10195,51 +10195,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>561</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>77</v>
       </c>
       <c r="F207" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>562</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>94</v>
       </c>
       <c r="F208" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>563</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
@@ -10427,51 +10427,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>575</v>
       </c>
       <c r="D221">
         <v>22</v>
       </c>
       <c r="E221" t="s">
         <v>77</v>
       </c>
       <c r="F221" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>576</v>
       </c>
       <c r="D222">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>577</v>
       </c>
       <c r="D223">
         <v>21</v>
       </c>
       <c r="E223" t="s">
         <v>77</v>
       </c>
       <c r="F223" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
@@ -10611,51 +10611,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>230</v>
       </c>
       <c r="C232" t="s">
         <v>589</v>
       </c>
       <c r="D232">
         <v>21</v>
       </c>
       <c r="E232" t="s">
         <v>71</v>
       </c>
       <c r="F232" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>590</v>
       </c>
       <c r="D233">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>77</v>
       </c>
       <c r="F233" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>591</v>
       </c>
       <c r="D234">
         <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>77</v>
       </c>
       <c r="F234" t="s">
         <v>78</v>
       </c>
     </row>