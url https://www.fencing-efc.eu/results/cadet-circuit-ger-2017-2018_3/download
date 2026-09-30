--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1621,51 +1621,51 @@
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1952,91 +1952,91 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
@@ -2180,51 +2180,51 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
@@ -2434,51 +2434,51 @@
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>90</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>43</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
       <c r="F48" t="s">
@@ -2534,51 +2534,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>103</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2628,51 +2628,51 @@
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>43</v>
       </c>
       <c r="F58" t="s">
@@ -2688,51 +2688,51 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2882,51 +2882,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>36</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>59</v>
       </c>
       <c r="F70" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>62</v>
       </c>
       <c r="F71" t="s">
@@ -3016,51 +3016,51 @@
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>40</v>
       </c>
       <c r="F77" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3170,51 +3170,51 @@
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3401,51 +3401,51 @@
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>174</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C100" t="s">
         <v>178</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>179</v>
       </c>
       <c r="F100" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>55</v>
       </c>
       <c r="F101" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>55</v>
       </c>
       <c r="F102" t="s">
@@ -3789,88 +3789,88 @@
       </c>
       <c r="C116" t="s">
         <v>201</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>55</v>
       </c>
       <c r="F116" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>202</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>55</v>
       </c>
       <c r="F118" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>205</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>160</v>
       </c>
       <c r="F120" t="s">
         <v>206</v>
       </c>
     </row>
@@ -3880,51 +3880,51 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>62</v>
       </c>
       <c r="F122" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
@@ -4224,102 +4224,102 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>59</v>
       </c>
       <c r="F140" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>55</v>
       </c>
       <c r="F141" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>237</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>55</v>
       </c>
       <c r="F142" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="F144" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>241</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>160</v>
       </c>
       <c r="F145" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4462,102 +4462,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>90</v>
       </c>
       <c r="F154" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>255</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>59</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>257</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>22</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>258</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>55</v>
       </c>
       <c r="F157" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>259</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>43</v>
       </c>
       <c r="F158" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>260</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>31</v>
       </c>
       <c r="F159" t="s">
         <v>261</v>
       </c>
     </row>
@@ -4867,51 +4867,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>160</v>
       </c>
       <c r="F178" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>55</v>
       </c>
       <c r="F180" t="s">
         <v>279</v>
       </c>
     </row>
@@ -5051,68 +5051,68 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>40</v>
       </c>
       <c r="F189" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>301</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>55</v>
       </c>
       <c r="F190" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>302</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>55</v>
       </c>
       <c r="F191" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>303</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>40</v>
       </c>
       <c r="F192" t="s">
         <v>304</v>
       </c>
     </row>
@@ -5368,51 +5368,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>324</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>325</v>
       </c>
       <c r="D209">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>55</v>
       </c>
       <c r="F209" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>327</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>62</v>
       </c>
       <c r="F210" t="s">
         <v>328</v>
       </c>
     </row>