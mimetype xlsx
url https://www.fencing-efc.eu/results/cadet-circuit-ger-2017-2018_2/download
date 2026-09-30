--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1919,51 +1919,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
@@ -1993,51 +1993,51 @@
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2050,51 +2050,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2320,51 +2320,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>85</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>88</v>
       </c>
       <c r="F54" t="s">
@@ -2540,51 +2540,51 @@
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>107</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
@@ -2600,51 +2600,51 @@
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>107</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
@@ -2691,71 +2691,71 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>120</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2765,71 +2765,71 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
@@ -3156,51 +3156,51 @@
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
       <c r="F95" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>36</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
@@ -3544,51 +3544,51 @@
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>49</v>
       </c>
       <c r="F116" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>72</v>
       </c>
       <c r="F117" t="s">
@@ -3624,51 +3624,51 @@
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>49</v>
       </c>
       <c r="F119" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>155</v>
       </c>
       <c r="F121" t="s">
@@ -3704,91 +3704,91 @@
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>49</v>
       </c>
       <c r="F124" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>49</v>
       </c>
       <c r="F126" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3875,51 +3875,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>72</v>
       </c>
       <c r="F133" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
@@ -4042,51 +4042,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>220</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
@@ -4124,68 +4124,68 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>225</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>226</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>227</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>107</v>
       </c>
       <c r="F149" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>229</v>
       </c>
       <c r="F150" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4384,51 +4384,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>247</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>250</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>49</v>
       </c>
       <c r="F165" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4905,51 +4905,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>292</v>
       </c>
       <c r="D194">
         <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>293</v>
       </c>
       <c r="D195">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>294</v>
       </c>
       <c r="F195" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>296</v>
       </c>
       <c r="D196">
         <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>12</v>
       </c>
     </row>
@@ -5072,51 +5072,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>307</v>
       </c>
       <c r="D204">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>310</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
@@ -5329,51 +5329,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>327</v>
       </c>
       <c r="D220">
         <v>23</v>
       </c>
       <c r="E220" t="s">
         <v>255</v>
       </c>
       <c r="F220" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>329</v>
       </c>
       <c r="D221">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>88</v>
       </c>
       <c r="F221" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>330</v>
       </c>
       <c r="D222">
         <v>24</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>246</v>
       </c>
     </row>