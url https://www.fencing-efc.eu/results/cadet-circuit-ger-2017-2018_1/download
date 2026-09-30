--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1661,91 +1661,91 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
@@ -2392,51 +2392,51 @@
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
       <c r="F45" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>76</v>
       </c>
       <c r="F66" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>120</v>
       </c>
       <c r="F68" t="s">
@@ -3168,51 +3168,51 @@
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>76</v>
       </c>
       <c r="F83" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
@@ -3242,51 +3242,51 @@
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>160</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>120</v>
       </c>
       <c r="F88" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>93</v>
       </c>
       <c r="F89" t="s">
@@ -3302,51 +3302,51 @@
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
@@ -3661,51 +3661,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>193</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>195</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>196</v>
       </c>
     </row>
@@ -3835,51 +3835,51 @@
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>133</v>
       </c>
       <c r="F118" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>183</v>
       </c>
       <c r="F119" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>209</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
@@ -3935,131 +3935,131 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>217</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>120</v>
       </c>
       <c r="F125" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>218</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>22</v>
       </c>
       <c r="F126" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>219</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>22</v>
       </c>
       <c r="F127" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>183</v>
       </c>
       <c r="F128" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>221</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4196,51 +4196,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>22</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4281,51 +4281,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>240</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>241</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4383,51 +4383,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>22</v>
       </c>
       <c r="F149" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>172</v>
       </c>
       <c r="F150" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>120</v>
       </c>
       <c r="F151" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4748,51 +4748,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>188</v>
       </c>
       <c r="F171" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>120</v>
       </c>
       <c r="F172" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4881,85 +4881,85 @@
         <v>292</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>22</v>
       </c>
       <c r="F180" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>93</v>
       </c>
       <c r="F181" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>22</v>
       </c>
       <c r="F182" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>297</v>
       </c>
       <c r="D183">
         <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>22</v>
       </c>
       <c r="F183" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5096,51 +5096,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>309</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>183</v>
       </c>
       <c r="F192" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>22</v>
       </c>
       <c r="F193" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>312</v>
       </c>
       <c r="D194">
         <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>133</v>
       </c>
       <c r="F194" t="s">
         <v>134</v>
       </c>
     </row>
@@ -5164,51 +5164,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>315</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>316</v>
       </c>
       <c r="F196" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>318</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>35</v>
       </c>
       <c r="F197" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>22</v>
       </c>
       <c r="F198" t="s">
         <v>169</v>
       </c>
     </row>
@@ -5249,51 +5249,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>22</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>22</v>
       </c>
       <c r="F202" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
         <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
@@ -5328,51 +5328,51 @@
         <v>244</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
         <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>331</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>22</v>
       </c>
       <c r="F207" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>332</v>
       </c>
       <c r="D208">
         <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5404,136 +5404,136 @@
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>335</v>
       </c>
       <c r="D211">
         <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>336</v>
       </c>
       <c r="D212">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>22</v>
       </c>
       <c r="F212" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>337</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>22</v>
       </c>
       <c r="F213" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>338</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>22</v>
       </c>
       <c r="F214" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>22</v>
       </c>
       <c r="F215" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>340</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>50</v>
       </c>
       <c r="F216" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>342</v>
       </c>
       <c r="D217">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>188</v>
       </c>
       <c r="F217" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>344</v>
       </c>
       <c r="D218">
         <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>