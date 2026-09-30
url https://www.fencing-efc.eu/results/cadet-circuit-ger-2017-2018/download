--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1761,51 +1761,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -1918,51 +1918,51 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -2240,51 +2240,51 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
       <c r="F35" t="s">
@@ -2457,51 +2457,51 @@
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2597,51 +2597,51 @@
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>48</v>
       </c>
       <c r="F52" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
@@ -2717,91 +2717,91 @@
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>116</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
@@ -2934,71 +2934,71 @@
       </c>
       <c r="C68" t="s">
         <v>135</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>137</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>138</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>140</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>55</v>
       </c>
       <c r="F71" t="s">
@@ -3074,71 +3074,71 @@
       </c>
       <c r="C75" t="s">
         <v>149</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>48</v>
       </c>
       <c r="F76" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>152</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>124</v>
       </c>
       <c r="F77" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>154</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>133</v>
       </c>
       <c r="F78" t="s">
@@ -3382,51 +3382,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>173</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>175</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>177</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>55</v>
       </c>
       <c r="F93" t="s">
@@ -3853,51 +3853,51 @@
       </c>
       <c r="C115" t="s">
         <v>210</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>211</v>
       </c>
       <c r="D116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>55</v>
       </c>
       <c r="F116" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>212</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -4130,51 +4130,51 @@
       </c>
       <c r="C129" t="s">
         <v>232</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>234</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>235</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
@@ -4257,51 +4257,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>243</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>245</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>246</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4359,68 +4359,68 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>251</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>254</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
@@ -4458,51 +4458,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>259</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>218</v>
       </c>
       <c r="F149" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>261</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>263</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>264</v>
       </c>
       <c r="F151" t="s">
         <v>265</v>
       </c>
     </row>
@@ -4557,68 +4557,68 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>272</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>273</v>
       </c>
       <c r="F155" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>275</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>277</v>
       </c>
       <c r="D157">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>278</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4741,68 +4741,68 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>289</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>55</v>
       </c>
       <c r="F166" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>290</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>63</v>
       </c>
       <c r="F167" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>292</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>294</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4970,51 +4970,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>305</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>306</v>
       </c>
       <c r="D181">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>218</v>
       </c>
       <c r="F181" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>307</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>55</v>
       </c>
       <c r="F182" t="s">
         <v>209</v>
       </c>
     </row>
@@ -5103,51 +5103,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>316</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>317</v>
       </c>
       <c r="D189">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>127</v>
       </c>
       <c r="F189" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>319</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>320</v>
       </c>
     </row>
@@ -5454,102 +5454,102 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>347</v>
       </c>
       <c r="D209">
         <v>22</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>349</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>351</v>
       </c>
       <c r="D211">
         <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>352</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>55</v>
       </c>
       <c r="F212" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>353</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>354</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>355</v>
       </c>
     </row>
@@ -5672,51 +5672,51 @@
         <v>365</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>366</v>
       </c>
       <c r="D222">
         <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>367</v>
       </c>
       <c r="D223">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>369</v>
       </c>
       <c r="D224">
         <v>22</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5822,51 +5822,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>378</v>
       </c>
       <c r="D231">
         <v>23</v>
       </c>
       <c r="E231" t="s">
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>379</v>
       </c>
       <c r="D232">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E232" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>380</v>
       </c>
       <c r="D233">
         <v>22</v>
       </c>
       <c r="E233" t="s">
         <v>124</v>
       </c>
       <c r="F233" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>