--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -2402,51 +2402,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3001,51 +3001,51 @@
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3078,51 +3078,51 @@
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
@@ -3263,88 +3263,88 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
@@ -3400,51 +3400,51 @@
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3631,51 +3631,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3725,51 +3725,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>135</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>71</v>
       </c>
       <c r="F82" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3996,51 +3996,51 @@
       </c>
       <c r="C95" t="s">
         <v>155</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>68</v>
       </c>
       <c r="F97" t="s">
@@ -4190,51 +4190,51 @@
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>171</v>
       </c>
       <c r="F107" t="s">
@@ -4725,102 +4725,102 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>209</v>
       </c>
       <c r="D134">
         <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>174</v>
       </c>
       <c r="F135" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>213</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>215</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>216</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4875,51 +4875,51 @@
         <v>222</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>223</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>144</v>
       </c>
       <c r="F145" t="s">
         <v>226</v>
       </c>
     </row>
@@ -5059,51 +5059,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>239</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
       <c r="F154" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>241</v>
       </c>
       <c r="D155">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>47</v>
       </c>
       <c r="F156" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5175,51 +5175,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>171</v>
       </c>
       <c r="F161" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>251</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>196</v>
       </c>
       <c r="F163" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
@@ -5308,51 +5308,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>258</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>39</v>
       </c>
       <c r="F169" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>259</v>
       </c>
       <c r="D170">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>260</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
@@ -5503,51 +5503,51 @@
         <v>88</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>273</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>274</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>276</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>180</v>
       </c>
       <c r="F183" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5673,85 +5673,85 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>286</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>246</v>
       </c>
       <c r="F191" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>288</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>289</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>23</v>
       </c>
       <c r="F193" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>291</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>23</v>
       </c>
       <c r="F194" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>292</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
@@ -5874,51 +5874,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>302</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>303</v>
       </c>
       <c r="D204">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>304</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>104</v>
       </c>
     </row>
@@ -6164,51 +6164,51 @@
       </c>
       <c r="C7" t="s">
         <v>318</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>68</v>
       </c>
       <c r="F7" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>320</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>321</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -6335,51 +6335,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>328</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>329</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>330</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
@@ -6395,51 +6395,51 @@
       </c>
       <c r="C19" t="s">
         <v>332</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>333</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>334</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>335</v>
       </c>
     </row>
@@ -6506,85 +6506,85 @@
       </c>
       <c r="C25" t="s">
         <v>339</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>340</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>341</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>342</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>343</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>344</v>
       </c>
     </row>
@@ -7005,71 +7005,71 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>370</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>371</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>372</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>373</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
@@ -7159,51 +7159,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>379</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>380</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>381</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7287,51 +7287,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>387</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>388</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>180</v>
       </c>
       <c r="F67" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>389</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
@@ -7572,51 +7572,51 @@
       </c>
       <c r="C81" t="s">
         <v>402</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>403</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>404</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
@@ -8028,51 +8028,51 @@
       </c>
       <c r="C105" t="s">
         <v>429</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
     </row>
@@ -8162,51 +8162,51 @@
       </c>
       <c r="C112" t="s">
         <v>437</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>438</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>440</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>140</v>
       </c>
     </row>
@@ -8333,51 +8333,51 @@
       </c>
       <c r="C121" t="s">
         <v>447</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>23</v>
       </c>
       <c r="F121" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>448</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>171</v>
       </c>
       <c r="F122" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>449</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
@@ -8580,51 +8580,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>462</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>39</v>
       </c>
       <c r="F135" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>463</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>464</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>149</v>
       </c>
     </row>
@@ -8750,51 +8750,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>473</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>474</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>476</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>63</v>
       </c>
     </row>
@@ -8852,51 +8852,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>480</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>482</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>246</v>
       </c>
       <c r="F152" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>483</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>147</v>
       </c>
     </row>
@@ -9081,51 +9081,51 @@
         <v>284</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>498</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>499</v>
       </c>
       <c r="D166">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>500</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -9477,51 +9477,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>527</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>528</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>529</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>140</v>
       </c>
     </row>
@@ -9545,51 +9545,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>531</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>532</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>246</v>
       </c>
       <c r="F194" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>533</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>490</v>
       </c>
       <c r="F195" t="s">
         <v>534</v>
       </c>
     </row>