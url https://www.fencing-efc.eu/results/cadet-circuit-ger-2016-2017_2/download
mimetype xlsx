--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1471,71 +1471,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1551,71 +1551,71 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -2128,131 +2128,131 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
@@ -2762,71 +2762,71 @@
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>77</v>
       </c>
       <c r="F69" t="s">
@@ -2839,168 +2839,168 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
       <c r="F73" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>141</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>142</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3413,131 +3413,131 @@
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>77</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>188</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>189</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>139</v>
       </c>
       <c r="F104" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>192</v>
       </c>
       <c r="F105" t="s">
@@ -3550,51 +3550,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>195</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
@@ -3610,51 +3610,51 @@
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>199</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>77</v>
       </c>
       <c r="F110" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>200</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
@@ -3767,51 +3767,51 @@
       </c>
       <c r="C117" t="s">
         <v>207</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>69</v>
       </c>
       <c r="F117" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -3867,51 +3867,51 @@
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>215</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>77</v>
       </c>
       <c r="F123" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
@@ -3967,51 +3967,51 @@
       </c>
       <c r="C127" t="s">
         <v>221</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>224</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
@@ -4137,51 +4137,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>241</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4321,51 +4321,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>258</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>139</v>
       </c>
       <c r="F149" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>260</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4525,102 +4525,102 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>274</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>276</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>277</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>278</v>
       </c>
       <c r="D163">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>279</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>281</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4729,51 +4729,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>293</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>16</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>294</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>69</v>
       </c>
       <c r="F174" t="s">
         <v>229</v>
       </c>
     </row>
@@ -4879,51 +4879,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>304</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>39</v>
       </c>
       <c r="F181" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>306</v>
       </c>
       <c r="D182">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>174</v>
       </c>
       <c r="F182" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>308</v>
       </c>
       <c r="D183">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>109</v>
       </c>
     </row>
@@ -5097,85 +5097,85 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>321</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>323</v>
       </c>
       <c r="D195">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>324</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>325</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>327</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
         <v>311</v>
       </c>
     </row>
@@ -5216,51 +5216,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>330</v>
       </c>
       <c r="D201">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>331</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>333</v>
       </c>
       <c r="D203">
         <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>326</v>
       </c>
     </row>