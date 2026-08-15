--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1711,91 +1711,91 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
@@ -1971,51 +1971,51 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2088,151 +2088,151 @@
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
@@ -2248,51 +2248,51 @@
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>69</v>
       </c>
       <c r="F41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>62</v>
       </c>
       <c r="F42" t="s">
@@ -2425,71 +2425,71 @@
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>103</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>62</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>69</v>
       </c>
       <c r="F52" t="s">
@@ -2505,71 +2505,71 @@
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
@@ -2665,71 +2665,71 @@
       </c>
       <c r="C61" t="s">
         <v>119</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>124</v>
       </c>
     </row>
@@ -3093,71 +3093,71 @@
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>77</v>
       </c>
       <c r="F84" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
@@ -3173,51 +3173,51 @@
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>77</v>
       </c>
       <c r="F87" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>161</v>
       </c>
       <c r="F89" t="s">
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>62</v>
       </c>
       <c r="F91" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
@@ -3293,51 +3293,51 @@
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>169</v>
       </c>
       <c r="F93" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>77</v>
       </c>
       <c r="F94" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>174</v>
       </c>
       <c r="F95" t="s">
@@ -3353,131 +3353,131 @@
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>69</v>
       </c>
       <c r="F98" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>77</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C104" t="s">
         <v>189</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>139</v>
       </c>
       <c r="F104" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>192</v>
       </c>
       <c r="F105" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>124</v>
       </c>
     </row>
@@ -3570,51 +3570,51 @@
       </c>
       <c r="C107" t="s">
         <v>195</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>198</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
@@ -3630,111 +3630,111 @@
       </c>
       <c r="C110" t="s">
         <v>199</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>77</v>
       </c>
       <c r="F110" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>200</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>201</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>202</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>204</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
@@ -3787,191 +3787,191 @@
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>211</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>32</v>
       </c>
       <c r="F120" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>69</v>
       </c>
       <c r="F121" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>215</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>77</v>
       </c>
       <c r="F123" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>220</v>
       </c>
       <c r="D126">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>16</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>221</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
@@ -4004,167 +4004,167 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>224</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>69</v>
       </c>
       <c r="F131" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>230</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>232</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>235</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4188,51 +4188,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>243</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>244</v>
       </c>
       <c r="F140" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>246</v>
       </c>
       <c r="D141">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>248</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>249</v>
       </c>
     </row>
@@ -4372,102 +4372,102 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>261</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>263</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>264</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>32</v>
       </c>
       <c r="F153" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>266</v>
       </c>
       <c r="D154">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>268</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>269</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4508,51 +4508,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>272</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>274</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>276</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>154</v>
       </c>
     </row>
@@ -4661,51 +4661,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>286</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>287</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>289</v>
       </c>
       <c r="D170">
         <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>139</v>
       </c>
       <c r="F170" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4797,85 +4797,85 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>296</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>77</v>
       </c>
       <c r="F176" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>297</v>
       </c>
       <c r="D177">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>298</v>
       </c>
       <c r="F177" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>300</v>
       </c>
       <c r="D178">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>174</v>
       </c>
       <c r="F178" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>302</v>
       </c>
       <c r="D179">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>303</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
@@ -4978,51 +4978,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>313</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>314</v>
       </c>
       <c r="D188">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>315</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>32</v>
       </c>
       <c r="F189" t="s">
         <v>102</v>
       </c>
     </row>
@@ -5080,51 +5080,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>320</v>
       </c>
       <c r="D193">
         <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>321</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>323</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>