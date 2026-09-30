--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1215,51 +1215,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1335,51 +1335,51 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1792,51 +1792,51 @@
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -2126,71 +2126,71 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
@@ -2323,51 +2323,51 @@
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2377,51 +2377,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -2494,51 +2494,51 @@
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
@@ -2614,51 +2614,51 @@
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>119</v>
       </c>
       <c r="F78" t="s">
@@ -2714,51 +2714,51 @@
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>143</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>144</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -2891,51 +2891,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
@@ -3031,51 +3031,51 @@
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
@@ -3402,51 +3402,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3723,51 +3723,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>212</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>213</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
     </row>
@@ -3944,51 +3944,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>227</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>229</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>230</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>187</v>
       </c>
     </row>