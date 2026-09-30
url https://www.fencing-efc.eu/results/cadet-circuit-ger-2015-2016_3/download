--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1400,51 +1400,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1511,51 +1511,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -1608,91 +1608,91 @@
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2401,51 +2401,51 @@
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
@@ -2538,71 +2538,71 @@
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>114</v>
       </c>
       <c r="F63" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
@@ -2735,51 +2735,51 @@
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>130</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>130</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>130</v>
       </c>
       <c r="F74" t="s">
@@ -3163,51 +3163,51 @@
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
       <c r="F96" t="s">
@@ -3320,91 +3320,91 @@
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>180</v>
       </c>
       <c r="F102" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>182</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>130</v>
       </c>
       <c r="F103" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>183</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>184</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>41</v>
       </c>
       <c r="F106" t="s">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>57</v>
       </c>
       <c r="F117" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>201</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>41</v>
       </c>
       <c r="F118" t="s">
@@ -3671,51 +3671,51 @@
       </c>
       <c r="C120" t="s">
         <v>204</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>41</v>
       </c>
       <c r="F120" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>205</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>206</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
@@ -3995,68 +3995,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>229</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>230</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="F140" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>95</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4097,51 +4097,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146" t="s">
         <v>104</v>
       </c>
     </row>
@@ -4267,51 +4267,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>252</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4621,65 +4621,65 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>109</v>
       </c>
       <c r="F177" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>109</v>
       </c>
       <c r="F178" t="s">
         <v>286</v>
       </c>
     </row>
@@ -4915,51 +4915,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>302</v>
       </c>
       <c r="D193">
         <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>223</v>
       </c>
       <c r="F193" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="F194" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>41</v>
       </c>
       <c r="F195" t="s">
         <v>111</v>
       </c>
     </row>
@@ -5065,68 +5065,68 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>315</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>109</v>
       </c>
       <c r="F202" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>316</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>114</v>
       </c>
       <c r="F203" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>223</v>
       </c>
       <c r="F204" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>318</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>27</v>
       </c>
       <c r="F205" t="s">
         <v>155</v>
       </c>
     </row>