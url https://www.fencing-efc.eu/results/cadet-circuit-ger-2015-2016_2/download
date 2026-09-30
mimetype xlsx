--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1410,65 +1410,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
@@ -1646,51 +1646,51 @@
       </c>
       <c r="B15">
         <v>33.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>33.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>33.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1971,51 +1971,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>59</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
@@ -2256,51 +2256,51 @@
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>81</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>66</v>
       </c>
       <c r="F49" t="s">
@@ -2824,71 +2824,71 @@
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>124</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3018,91 +3018,91 @@
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>138</v>
       </c>
       <c r="F86" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>41</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
@@ -3118,51 +3118,51 @@
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>37</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
@@ -3215,51 +3215,51 @@
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
       <c r="F96" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>155</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>157</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
       <c r="F98" t="s">
@@ -3432,91 +3432,91 @@
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>171</v>
       </c>
       <c r="F107" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>171</v>
       </c>
       <c r="F108" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>19</v>
       </c>
       <c r="F109" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>70</v>
       </c>
     </row>
@@ -3549,51 +3549,51 @@
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>181</v>
       </c>
       <c r="F113" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>184</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
@@ -3749,51 +3749,51 @@
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>97</v>
       </c>
       <c r="F123" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>171</v>
       </c>
       <c r="F124" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
@@ -3846,51 +3846,51 @@
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>19</v>
       </c>
       <c r="F128" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>207</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>208</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
@@ -3906,51 +3906,51 @@
       </c>
       <c r="C131" t="s">
         <v>210</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
@@ -4107,51 +4107,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>228</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
       <c r="F143" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>230</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>19</v>
       </c>
       <c r="F144" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>23</v>
       </c>
       <c r="F145" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4243,51 +4243,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>19</v>
       </c>
       <c r="F151" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>41</v>
       </c>
       <c r="F152" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>241</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>125</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>19</v>
       </c>
       <c r="F164" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>258</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>19</v>
       </c>
       <c r="F165" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>259</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
@@ -4537,51 +4537,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>263</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>138</v>
       </c>
       <c r="F169" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>265</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>19</v>
       </c>
       <c r="F170" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>181</v>
       </c>
       <c r="F171" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4973,51 +4973,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>302</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>164</v>
       </c>
       <c r="F195" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>304</v>
       </c>
       <c r="D196">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>305</v>
       </c>
       <c r="D197">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>164</v>
       </c>
       <c r="F197" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5058,99 +5058,99 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
         <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>292</v>
       </c>
       <c r="F200" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>310</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>36</v>
       </c>
       <c r="F201" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>312</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>19</v>
       </c>
       <c r="F202" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>313</v>
       </c>
       <c r="D203">
         <v>25</v>
       </c>
       <c r="E203" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>314</v>
       </c>
       <c r="D204">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>19</v>
       </c>
       <c r="F204" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>315</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>181</v>
       </c>
       <c r="F205" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5174,51 +5174,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>317</v>
       </c>
       <c r="D207">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>23</v>
       </c>
       <c r="F207" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>319</v>
       </c>
       <c r="D208">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>19</v>
       </c>
       <c r="F208" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="C209" t="s">
         <v>320</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>321</v>
       </c>
     </row>
@@ -5310,51 +5310,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>327</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>19</v>
       </c>
       <c r="F215" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>328</v>
       </c>
       <c r="D216">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>19</v>
       </c>
       <c r="F216" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>330</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>124</v>
       </c>
       <c r="F217" t="s">
         <v>197</v>
       </c>
     </row>