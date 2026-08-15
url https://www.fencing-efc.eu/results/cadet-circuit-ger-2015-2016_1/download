--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1622,151 +1622,151 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1782,51 +1782,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1902,71 +1902,71 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
@@ -2102,71 +2102,71 @@
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
@@ -2182,71 +2182,71 @@
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>77</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>78</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
@@ -2262,51 +2262,51 @@
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>57</v>
       </c>
       <c r="F35" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>82</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
@@ -2402,51 +2402,51 @@
       </c>
       <c r="C42" t="s">
         <v>96</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>64</v>
       </c>
       <c r="F44" t="s">
@@ -2633,51 +2633,51 @@
       </c>
       <c r="C54" t="s">
         <v>114</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>116</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
@@ -2713,128 +2713,128 @@
       </c>
       <c r="C58" t="s">
         <v>119</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>121</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>36</v>
       </c>
       <c r="F59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>26</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>126</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
@@ -2870,51 +2870,51 @@
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>133</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>134</v>
       </c>
       <c r="F68" t="s">
@@ -3030,51 +3030,51 @@
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>134</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>149</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>33</v>
       </c>
       <c r="F76" t="s">
@@ -3144,131 +3144,131 @@
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>155</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>156</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>157</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>158</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>57</v>
       </c>
       <c r="F84" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>159</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>57</v>
       </c>
       <c r="F85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
       <c r="F86" t="s">
@@ -3284,91 +3284,91 @@
       </c>
       <c r="C87" t="s">
         <v>163</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
       <c r="F87" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>165</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>64</v>
       </c>
       <c r="F88" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>167</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>134</v>
       </c>
       <c r="F89" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>168</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>169</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>170</v>
       </c>
     </row>
@@ -3441,88 +3441,88 @@
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
       <c r="F95" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>177</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>180</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>57</v>
       </c>
       <c r="F98" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>182</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
       <c r="F99" t="s">
@@ -3558,71 +3558,71 @@
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>82</v>
       </c>
       <c r="F102" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>188</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>33</v>
       </c>
       <c r="F104" t="s">
@@ -3698,88 +3698,88 @@
       </c>
       <c r="C108" t="s">
         <v>198</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>200</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>201</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>204</v>
       </c>
       <c r="F111" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>206</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>36</v>
       </c>
       <c r="F112" t="s">
@@ -3795,71 +3795,71 @@
       </c>
       <c r="C113" t="s">
         <v>208</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>33</v>
       </c>
       <c r="F113" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>210</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>211</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>64</v>
       </c>
       <c r="F115" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>213</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>214</v>
       </c>
       <c r="F116" t="s">
@@ -3915,51 +3915,51 @@
       </c>
       <c r="C119" t="s">
         <v>219</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>33</v>
       </c>
       <c r="F119" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>221</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>64</v>
       </c>
       <c r="F120" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>223</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>82</v>
       </c>
       <c r="F121" t="s">
@@ -4205,51 +4205,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>240</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>241</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
       <c r="F136" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>242</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>33</v>
       </c>
       <c r="F137" t="s">
         <v>243</v>
       </c>
     </row>
@@ -4423,85 +4423,85 @@
         <v>74</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>258</v>
       </c>
       <c r="E148" t="s">
         <v>57</v>
       </c>
       <c r="F148" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>259</v>
       </c>
       <c r="D149">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>57</v>
       </c>
       <c r="F149" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>260</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>195</v>
       </c>
       <c r="F150" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>261</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>57</v>
       </c>
       <c r="F151" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>263</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>82</v>
       </c>
       <c r="F152" t="s">
         <v>83</v>
       </c>
     </row>
@@ -4641,102 +4641,102 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>274</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>195</v>
       </c>
       <c r="F161" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>276</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>57</v>
       </c>
       <c r="F162" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>278</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>85</v>
       </c>
       <c r="F163" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>279</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>71</v>
       </c>
       <c r="F164" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>281</v>
       </c>
       <c r="D165">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>57</v>
       </c>
       <c r="F165" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>282</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>57</v>
       </c>
       <c r="F166" t="s">
         <v>283</v>
       </c>
     </row>
@@ -4760,184 +4760,184 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>286</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>57</v>
       </c>
       <c r="F168" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>287</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>82</v>
       </c>
       <c r="F169" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>288</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>290</v>
       </c>
       <c r="D171">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>57</v>
       </c>
       <c r="F171" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>57</v>
       </c>
       <c r="F172" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>292</v>
       </c>
       <c r="D173">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>214</v>
       </c>
       <c r="F173" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>293</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>57</v>
       </c>
       <c r="F174" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>57</v>
       </c>
       <c r="F175" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>296</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>204</v>
       </c>
       <c r="F176" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>298</v>
       </c>
       <c r="D177">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>85</v>
       </c>
       <c r="F177" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>300</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>57</v>
       </c>
       <c r="F178" t="s">
         <v>301</v>
       </c>
     </row>
@@ -4958,51 +4958,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>303</v>
       </c>
       <c r="D180">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>304</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>214</v>
       </c>
       <c r="F181" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>305</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>113</v>
       </c>
       <c r="F182" t="s">
         <v>306</v>
       </c>
     </row>
@@ -5057,99 +5057,99 @@
         <v>311</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>312</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>313</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>314</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>57</v>
       </c>
       <c r="F188" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>315</v>
       </c>
       <c r="D189">
         <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>316</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>57</v>
       </c>
       <c r="F190" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>318</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>33</v>
       </c>
       <c r="F191" t="s">
         <v>319</v>
       </c>
     </row>
@@ -5173,51 +5173,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>322</v>
       </c>
       <c r="D193">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>57</v>
       </c>
       <c r="F193" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>324</v>
       </c>
       <c r="D194">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>82</v>
       </c>
       <c r="F194" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>325</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
@@ -5255,51 +5255,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>330</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>204</v>
       </c>
       <c r="F198" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>332</v>
       </c>
       <c r="D199">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>333</v>
       </c>
       <c r="D200">
         <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>334</v>
       </c>
     </row>
@@ -5354,102 +5354,102 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>339</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>340</v>
       </c>
       <c r="D205">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>113</v>
       </c>
       <c r="F205" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>342</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>57</v>
       </c>
       <c r="F206" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>343</v>
       </c>
       <c r="D207">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>57</v>
       </c>
       <c r="F207" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>345</v>
       </c>
       <c r="D208">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>195</v>
       </c>
       <c r="F208" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>346</v>
       </c>
       <c r="D209">
         <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>214</v>
       </c>
       <c r="F209" t="s">
         <v>227</v>
       </c>
     </row>
@@ -5473,187 +5473,187 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>348</v>
       </c>
       <c r="D211">
         <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>57</v>
       </c>
       <c r="F211" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>350</v>
       </c>
       <c r="D212">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>113</v>
       </c>
       <c r="F212" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>352</v>
       </c>
       <c r="D213">
         <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>57</v>
       </c>
       <c r="F213" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>353</v>
       </c>
       <c r="D214">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E214" t="s">
         <v>354</v>
       </c>
       <c r="F214" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>356</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>57</v>
       </c>
       <c r="F215" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>357</v>
       </c>
       <c r="D216">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>33</v>
       </c>
       <c r="F216" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>358</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>82</v>
       </c>
       <c r="F217" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>359</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>33</v>
       </c>
       <c r="F218" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>360</v>
       </c>
       <c r="D219">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>57</v>
       </c>
       <c r="F219" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>361</v>
       </c>
       <c r="D220">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E220" t="s">
         <v>57</v>
       </c>
       <c r="F220" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>362</v>
       </c>
       <c r="D221">
         <v>25</v>
       </c>
       <c r="E221" t="s">
         <v>57</v>
       </c>
       <c r="F221" t="s">
         <v>58</v>
       </c>
     </row>
@@ -5691,102 +5691,102 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>367</v>
       </c>
       <c r="D224">
         <v>26</v>
       </c>
       <c r="E224" t="s">
         <v>214</v>
       </c>
       <c r="F224" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>369</v>
       </c>
       <c r="D225">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E225" t="s">
         <v>113</v>
       </c>
       <c r="F225" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>371</v>
       </c>
       <c r="D226">
         <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>113</v>
       </c>
       <c r="F226" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>372</v>
       </c>
       <c r="D227">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E227" t="s">
         <v>113</v>
       </c>
       <c r="F227" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>373</v>
       </c>
       <c r="D228">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E228" t="s">
         <v>113</v>
       </c>
       <c r="F228" t="s">
         <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>