--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2062,51 +2062,51 @@
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
@@ -2142,51 +2142,51 @@
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
@@ -2282,51 +2282,51 @@
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>82</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>87</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>94</v>
       </c>
       <c r="F41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>96</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
@@ -2850,51 +2850,51 @@
       </c>
       <c r="C65" t="s">
         <v>128</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
@@ -2950,51 +2950,51 @@
       </c>
       <c r="C70" t="s">
         <v>138</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>140</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>57</v>
       </c>
       <c r="F71" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>142</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C85" t="s">
         <v>159</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>57</v>
       </c>
       <c r="F85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
       <c r="F86" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>163</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
       <c r="F87" t="s">
@@ -3381,51 +3381,51 @@
       </c>
       <c r="C92" t="s">
         <v>171</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>172</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
@@ -4072,167 +4072,167 @@
       </c>
       <c r="C127" t="s">
         <v>231</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>82</v>
       </c>
       <c r="F127" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>233</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>234</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>235</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>236</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>237</v>
       </c>
       <c r="D132">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>26</v>
       </c>
       <c r="F132" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>239</v>
       </c>
       <c r="D134">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>57</v>
       </c>
       <c r="F134" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>240</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>241</v>
       </c>
       <c r="D136">
         <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
       <c r="F136" t="s">
         <v>50</v>
       </c>
     </row>
@@ -4791,102 +4791,102 @@
         <v>131</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>288</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>290</v>
       </c>
       <c r="D171">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>57</v>
       </c>
       <c r="F171" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>57</v>
       </c>
       <c r="F172" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>292</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>214</v>
       </c>
       <c r="F173" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>293</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>57</v>
       </c>
       <c r="F174" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>57</v>
       </c>
       <c r="F175" t="s">
         <v>141</v>
       </c>
     </row>
@@ -4910,133 +4910,133 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>298</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>85</v>
       </c>
       <c r="F177" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>300</v>
       </c>
       <c r="D178">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>57</v>
       </c>
       <c r="F178" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>302</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>36</v>
       </c>
       <c r="F179" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>303</v>
       </c>
       <c r="D180">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>304</v>
       </c>
       <c r="D181">
         <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>214</v>
       </c>
       <c r="F181" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>305</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>113</v>
       </c>
       <c r="F182" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>307</v>
       </c>
       <c r="D183">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>57</v>
       </c>
       <c r="F183" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>308</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>64</v>
       </c>
       <c r="F184" t="s">
         <v>309</v>
       </c>
     </row>
@@ -5122,51 +5122,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>316</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>57</v>
       </c>
       <c r="F190" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>318</v>
       </c>
       <c r="D191">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E191" t="s">
         <v>33</v>
       </c>
       <c r="F191" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>320</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>57</v>
       </c>
       <c r="F192" t="s">
         <v>321</v>
       </c>
     </row>
@@ -5320,51 +5320,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>336</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>214</v>
       </c>
       <c r="F202" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>337</v>
       </c>
       <c r="D203">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>36</v>
       </c>
       <c r="F203" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>339</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>80</v>
       </c>
     </row>
@@ -5388,51 +5388,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>342</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>57</v>
       </c>
       <c r="F206" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>343</v>
       </c>
       <c r="D207">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E207" t="s">
         <v>57</v>
       </c>
       <c r="F207" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>345</v>
       </c>
       <c r="D208">
         <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>195</v>
       </c>
       <c r="F208" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5490,85 +5490,85 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>350</v>
       </c>
       <c r="D212">
         <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>113</v>
       </c>
       <c r="F212" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>352</v>
       </c>
       <c r="D213">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>57</v>
       </c>
       <c r="F213" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>353</v>
       </c>
       <c r="D214">
         <v>27</v>
       </c>
       <c r="E214" t="s">
         <v>354</v>
       </c>
       <c r="F214" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>356</v>
       </c>
       <c r="D215">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>57</v>
       </c>
       <c r="F215" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>357</v>
       </c>
       <c r="D216">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>33</v>
       </c>
       <c r="F216" t="s">
         <v>101</v>
       </c>
     </row>
@@ -5674,51 +5674,51 @@
         <v>365</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>366</v>
       </c>
       <c r="D223">
         <v>26</v>
       </c>
       <c r="E223" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>367</v>
       </c>
       <c r="D224">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E224" t="s">
         <v>214</v>
       </c>
       <c r="F224" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>369</v>
       </c>
       <c r="D225">
         <v>23</v>
       </c>
       <c r="E225" t="s">
         <v>113</v>
       </c>
       <c r="F225" t="s">
         <v>370</v>
       </c>
     </row>