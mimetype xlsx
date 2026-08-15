--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1865,51 +1865,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1925,71 +1925,71 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
@@ -2005,111 +2005,111 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
@@ -2205,51 +2205,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -2345,51 +2345,51 @@
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2705,91 +2705,91 @@
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
@@ -3062,91 +3062,91 @@
       </c>
       <c r="C75" t="s">
         <v>142</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>144</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>146</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>49</v>
       </c>
       <c r="F77" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>147</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>110</v>
       </c>
       <c r="F78" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
@@ -3199,71 +3199,71 @@
       </c>
       <c r="C82" t="s">
         <v>153</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>42</v>
       </c>
       <c r="F84" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
@@ -3316,51 +3316,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>164</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>78</v>
       </c>
       <c r="F89" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
@@ -3456,88 +3456,88 @@
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>55</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>178</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
@@ -3553,51 +3553,51 @@
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>31</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>31</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>110</v>
       </c>
       <c r="F102" t="s">
@@ -3613,51 +3613,51 @@
       </c>
       <c r="C103" t="s">
         <v>188</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>31</v>
       </c>
       <c r="F103" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
@@ -3887,51 +3887,51 @@
       </c>
       <c r="C117" t="s">
         <v>212</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>31</v>
       </c>
       <c r="F117" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>214</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>55</v>
       </c>
       <c r="F118" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>216</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -3987,71 +3987,71 @@
       </c>
       <c r="C122" t="s">
         <v>221</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>84</v>
       </c>
       <c r="F122" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>223</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>225</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>226</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4211,85 +4211,85 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>242</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>243</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>245</v>
       </c>
       <c r="D137">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>247</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>110</v>
       </c>
       <c r="F138" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>249</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4330,51 +4330,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>254</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>55</v>
       </c>
       <c r="F142" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>256</v>
       </c>
       <c r="D143">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>55</v>
       </c>
       <c r="F143" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>258</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>31</v>
       </c>
       <c r="F144" t="s">
         <v>183</v>
       </c>
     </row>
@@ -4398,133 +4398,133 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>261</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>262</v>
       </c>
       <c r="D147">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>264</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>25</v>
       </c>
       <c r="F148" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>265</v>
       </c>
       <c r="D149">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>266</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>267</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
       <c r="F151" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>268</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>269</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4616,150 +4616,150 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>277</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>279</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>280</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>282</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>49</v>
       </c>
       <c r="F162" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>283</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>284</v>
       </c>
       <c r="F163" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>286</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>287</v>
       </c>
       <c r="F164" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>289</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>290</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>291</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>292</v>
       </c>
     </row>
@@ -4780,102 +4780,102 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>294</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>296</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>298</v>
       </c>
       <c r="D171">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
       <c r="F171" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>299</v>
       </c>
       <c r="D172">
         <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>300</v>
       </c>
       <c r="D173">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>49</v>
       </c>
       <c r="F173" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>302</v>
       </c>
       <c r="D174">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>203</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
     </row>
@@ -4913,85 +4913,85 @@
         <v>305</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>306</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>307</v>
       </c>
       <c r="D178">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>55</v>
       </c>
       <c r="F178" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>309</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>55</v>
       </c>
       <c r="F179" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>310</v>
       </c>
       <c r="D180">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>311</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5009,102 +5009,102 @@
         <v>227</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>314</v>
       </c>
       <c r="D183">
         <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>315</v>
       </c>
       <c r="D184">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>31</v>
       </c>
       <c r="F184" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>316</v>
       </c>
       <c r="D185">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>49</v>
       </c>
       <c r="F185" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>317</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>318</v>
       </c>
       <c r="D187">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>319</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
@@ -5193,153 +5193,153 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>327</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>329</v>
       </c>
       <c r="D195">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>331</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>332</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>110</v>
       </c>
       <c r="F197" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>334</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>336</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>337</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>25</v>
       </c>
       <c r="F200" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>338</v>
       </c>
       <c r="D201">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>31</v>
       </c>
       <c r="F201" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>339</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>31</v>
       </c>
       <c r="F202" t="s">
         <v>213</v>
       </c>
     </row>
@@ -5414,51 +5414,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>345</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>78</v>
       </c>
       <c r="F207" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>346</v>
       </c>
       <c r="D208">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>10</v>
       </c>
       <c r="F208" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>348</v>
       </c>
       <c r="D209">
         <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>25</v>
       </c>
       <c r="F209" t="s">
         <v>349</v>
       </c>
     </row>
@@ -5482,85 +5482,85 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>351</v>
       </c>
       <c r="D211">
         <v>27</v>
       </c>
       <c r="E211" t="s">
         <v>31</v>
       </c>
       <c r="F211" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>352</v>
       </c>
       <c r="D212">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>353</v>
       </c>
       <c r="D213">
         <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>10</v>
       </c>
       <c r="F213" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>354</v>
       </c>
       <c r="D214">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>355</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>49</v>
       </c>
       <c r="F215" t="s">
         <v>356</v>
       </c>
     </row>
@@ -5584,51 +5584,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>358</v>
       </c>
       <c r="D217">
         <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>84</v>
       </c>
       <c r="F217" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>360</v>
       </c>
       <c r="D218">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
       <c r="F218" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>362</v>
       </c>
       <c r="D219">
         <v>25</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5669,119 +5669,119 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>367</v>
       </c>
       <c r="D222">
         <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>10</v>
       </c>
       <c r="F222" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>368</v>
       </c>
       <c r="D223">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E223" t="s">
         <v>227</v>
       </c>
       <c r="F223" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>370</v>
       </c>
       <c r="D224">
         <v>27</v>
       </c>
       <c r="E224" t="s">
         <v>10</v>
       </c>
       <c r="F224" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>371</v>
       </c>
       <c r="D225">
         <v>23</v>
       </c>
       <c r="E225" t="s">
         <v>25</v>
       </c>
       <c r="F225" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>372</v>
       </c>
       <c r="D226">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E226" t="s">
         <v>227</v>
       </c>
       <c r="F226" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>374</v>
       </c>
       <c r="D227">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E227" t="s">
         <v>110</v>
       </c>
       <c r="F227" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>376</v>
       </c>
       <c r="D228">
         <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>78</v>
       </c>
       <c r="F228" t="s">
         <v>165</v>
       </c>
     </row>