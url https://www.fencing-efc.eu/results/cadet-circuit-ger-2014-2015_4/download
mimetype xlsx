--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2075,51 +2075,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2132,51 +2132,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
@@ -2400,51 +2400,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2457,51 +2457,51 @@
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
@@ -2971,51 +2971,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>89</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3068,71 +3068,71 @@
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>60</v>
       </c>
       <c r="F76" t="s">
@@ -3633,51 +3633,51 @@
       </c>
       <c r="C83" t="s">
         <v>132</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>136</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -4009,51 +4009,51 @@
       </c>
       <c r="C103" t="s">
         <v>160</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>161</v>
       </c>
       <c r="F103" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>163</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>161</v>
       </c>
       <c r="F104" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>165</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>137</v>
       </c>
     </row>
@@ -4120,51 +4120,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>170</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>171</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>172</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4883,51 +4883,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>229</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>21</v>
       </c>
       <c r="F153" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>231</v>
       </c>
       <c r="D154">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>232</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>60</v>
       </c>
       <c r="F155" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
@@ -4945,119 +4945,119 @@
         <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>236</v>
       </c>
       <c r="D158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>129</v>
       </c>
       <c r="F158" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>238</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>21</v>
       </c>
       <c r="F160" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>239</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>235</v>
       </c>
       <c r="F161" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>241</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>242</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
@@ -5106,51 +5106,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>246</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>21</v>
       </c>
       <c r="F167" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>247</v>
       </c>
       <c r="D168">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>21</v>
       </c>
       <c r="F168" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5276,51 +5276,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>257</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>258</v>
       </c>
       <c r="D178">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>93</v>
       </c>
       <c r="F178" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>259</v>
       </c>
       <c r="D179">
         <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>151</v>
       </c>
       <c r="F179" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5491,51 +5491,51 @@
         <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>274</v>
       </c>
       <c r="D191">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>21</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>275</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>60</v>
       </c>
       <c r="F192" t="s">
         <v>61</v>
       </c>
     </row>
@@ -5556,51 +5556,51 @@
         <v>277</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>278</v>
       </c>
       <c r="D194">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>279</v>
       </c>
       <c r="D195">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>280</v>
       </c>
       <c r="D196">
         <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>32</v>
       </c>
       <c r="F196" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
@@ -5849,51 +5849,51 @@
       </c>
       <c r="C7" t="s">
         <v>296</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>298</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>299</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -5943,51 +5943,51 @@
       </c>
       <c r="C12" t="s">
         <v>302</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>303</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>304</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6379,91 +6379,91 @@
       </c>
       <c r="C35" t="s">
         <v>326</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>327</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>329</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>87</v>
       </c>
       <c r="F37" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>331</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>333</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
@@ -6636,51 +6636,51 @@
       </c>
       <c r="C48" t="s">
         <v>343</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>344</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>345</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>32</v>
       </c>
     </row>
@@ -6861,51 +6861,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>356</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>357</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>358</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -7138,51 +7138,51 @@
       </c>
       <c r="C74" t="s">
         <v>374</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>375</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>376</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
@@ -7252,51 +7252,51 @@
       </c>
       <c r="C80" t="s">
         <v>381</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>382</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>60</v>
       </c>
       <c r="F81" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>383</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82" t="s">
@@ -7540,51 +7540,51 @@
       </c>
       <c r="C95" t="s">
         <v>401</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>402</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>403</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
@@ -7814,51 +7814,51 @@
       </c>
       <c r="C109" t="s">
         <v>420</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>60</v>
       </c>
       <c r="F109" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>421</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>60</v>
       </c>
       <c r="F110" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>422</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>32</v>
       </c>
       <c r="F111" t="s">
@@ -8606,51 +8606,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>470</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>471</v>
       </c>
       <c r="D155">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>473</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8787,51 +8787,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>483</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>21</v>
       </c>
       <c r="F165" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>484</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>485</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>21</v>
       </c>
       <c r="F167" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -8914,119 +8914,119 @@
         <v>87</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>492</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>493</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>495</v>
       </c>
       <c r="D175">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>496</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>396</v>
       </c>
       <c r="F176" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>497</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>498</v>
       </c>
       <c r="D178">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>499</v>
       </c>
       <c r="D179">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
@@ -9140,51 +9140,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>507</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>21</v>
       </c>
       <c r="F187" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>508</v>
       </c>
       <c r="D188">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>509</v>
       </c>
       <c r="D189">
         <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
@@ -9335,99 +9335,99 @@
         <v>397</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>519</v>
       </c>
       <c r="D199">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>520</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>521</v>
       </c>
       <c r="D201">
         <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>21</v>
       </c>
       <c r="F201" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>522</v>
       </c>
       <c r="D202">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>235</v>
       </c>
       <c r="F202" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>523</v>
       </c>
       <c r="D203">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>524</v>
       </c>
       <c r="D204">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>21</v>
       </c>
       <c r="F204" t="s">
         <v>277</v>
       </c>
     </row>
@@ -9468,68 +9468,68 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>527</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>21</v>
       </c>
       <c r="F207" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>528</v>
       </c>
       <c r="D208">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E208" t="s">
         <v>21</v>
       </c>
       <c r="F208" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>529</v>
       </c>
       <c r="D209">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>530</v>
       </c>
       <c r="D210">
         <v>24</v>
       </c>
       <c r="E210" t="s">
         <v>21</v>
       </c>
       <c r="F210" t="s">
         <v>277</v>
       </c>
     </row>