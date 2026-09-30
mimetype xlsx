--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1642,128 +1642,128 @@
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
@@ -2215,51 +2215,51 @@
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>32</v>
       </c>
       <c r="F47" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
@@ -2543,51 +2543,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>106</v>
       </c>
       <c r="F64" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
@@ -2740,71 +2740,71 @@
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>106</v>
       </c>
       <c r="F74" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
@@ -2880,51 +2880,51 @@
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>118</v>
       </c>
     </row>
@@ -3097,51 +3097,51 @@
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3374,51 +3374,51 @@
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>43</v>
       </c>
       <c r="F105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>74</v>
       </c>
       <c r="F123" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>106</v>
       </c>
       <c r="F124" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>206</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
@@ -3899,51 +3899,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>122</v>
       </c>
       <c r="F133" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>166</v>
       </c>
       <c r="F134" t="s">
         <v>183</v>
       </c>
     </row>
@@ -3967,51 +3967,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4185,51 +4185,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>247</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>248</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>106</v>
       </c>
       <c r="F151" t="s">
         <v>107</v>
       </c>
     </row>
@@ -4335,68 +4335,68 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>74</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>259</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
       <c r="F160" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>261</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4485,51 +4485,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>122</v>
       </c>
       <c r="F167" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>271</v>
       </c>
       <c r="D168">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>272</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>228</v>
       </c>
       <c r="F169" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
@@ -4669,51 +4669,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>287</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4819,51 +4819,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="F188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
@@ -4969,68 +4969,68 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>307</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>122</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>308</v>
       </c>
       <c r="D197">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
       <c r="F197" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>309</v>
       </c>
       <c r="D198">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
       <c r="F198" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>310</v>
       </c>
       <c r="D199">
         <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
       <c r="F199" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5054,51 +5054,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>312</v>
       </c>
       <c r="D201">
         <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>313</v>
       </c>
       <c r="F201" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>315</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
       <c r="F202" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>316</v>
       </c>
       <c r="D203">
         <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="F203" t="s">
         <v>159</v>
       </c>
     </row>