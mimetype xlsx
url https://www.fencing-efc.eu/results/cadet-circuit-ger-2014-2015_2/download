--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1445,88 +1445,88 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1659,51 +1659,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
@@ -1839,51 +1839,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
@@ -2178,71 +2178,71 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>44</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2406,51 +2406,51 @@
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
@@ -2774,51 +2774,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>44</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
@@ -3111,51 +3111,51 @@
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>44</v>
       </c>
       <c r="F92" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>44</v>
       </c>
       <c r="F94" t="s">
@@ -3228,51 +3228,51 @@
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>135</v>
       </c>
       <c r="F100" t="s">
@@ -3422,71 +3422,71 @@
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>44</v>
       </c>
       <c r="F109" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>44</v>
       </c>
       <c r="F110" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>185</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>186</v>
       </c>
       <c r="F111" t="s">
@@ -3739,51 +3739,51 @@
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>44</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>67</v>
       </c>
       <c r="F125" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3861,51 +3861,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
       <c r="F133" t="s">
         <v>33</v>
       </c>
     </row>
@@ -4215,51 +4215,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>186</v>
       </c>
       <c r="F152" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>76</v>
       </c>
       <c r="F153" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>44</v>
       </c>
       <c r="F154" t="s">
         <v>246</v>
       </c>
     </row>
@@ -4314,51 +4314,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
         <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>253</v>
       </c>
       <c r="D159">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>30</v>
       </c>
       <c r="F159" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>160</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>161</v>
@@ -4396,51 +4396,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>30</v>
       </c>
       <c r="F164" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>44</v>
       </c>
       <c r="F165" t="s">
         <v>157</v>
       </c>
     </row>
@@ -4464,51 +4464,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>266</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>268</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
       <c r="F169" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4866,51 +4866,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>295</v>
       </c>
       <c r="D191">
         <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>297</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>186</v>
       </c>
       <c r="F192" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>193</v>
       </c>
       <c r="C193" t="s">
         <v>298</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>44</v>
       </c>
       <c r="F193" t="s">
         <v>144</v>
       </c>
     </row>