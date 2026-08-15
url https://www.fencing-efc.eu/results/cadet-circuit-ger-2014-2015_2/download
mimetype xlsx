--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1388,51 +1388,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
@@ -1462,51 +1462,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1539,111 +1539,111 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
@@ -1679,171 +1679,171 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
@@ -1899,51 +1899,51 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1993,105 +1993,105 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2121,88 +2121,88 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>44</v>
       </c>
       <c r="F45" t="s">
@@ -2215,51 +2215,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2620,71 +2620,71 @@
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
@@ -2757,105 +2757,105 @@
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>67</v>
       </c>
       <c r="F74" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>135</v>
       </c>
       <c r="F79" t="s">
@@ -2871,51 +2871,51 @@
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>76</v>
       </c>
       <c r="F80" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>44</v>
       </c>
       <c r="F82" t="s">
@@ -2951,51 +2951,51 @@
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>44</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
       <c r="F86" t="s">
@@ -3131,128 +3131,128 @@
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>44</v>
       </c>
       <c r="F94" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
       <c r="F96" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>44</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
@@ -3288,51 +3288,51 @@
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>152</v>
       </c>
       <c r="F103" t="s">
@@ -3382,51 +3382,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>44</v>
       </c>
       <c r="F120" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>44</v>
       </c>
       <c r="F121" t="s">
@@ -3699,51 +3699,51 @@
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>44</v>
       </c>
       <c r="F122" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>44</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>44</v>
       </c>
       <c r="F124" t="s">
@@ -3827,51 +3827,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>213</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>186</v>
       </c>
       <c r="F129" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>152</v>
       </c>
       <c r="F130" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>37</v>
       </c>
     </row>
@@ -3895,116 +3895,116 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
       <c r="F133" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>44</v>
       </c>
       <c r="F135" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>44</v>
       </c>
       <c r="F138" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4028,85 +4028,85 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>23</v>
       </c>
       <c r="F141" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>23</v>
       </c>
       <c r="F142" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>231</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>135</v>
       </c>
       <c r="F143" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>30</v>
       </c>
       <c r="F144" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>44</v>
       </c>
       <c r="F145" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4198,51 +4198,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>74</v>
       </c>
       <c r="F151" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>186</v>
       </c>
       <c r="F152" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>76</v>
       </c>
       <c r="F153" t="s">
         <v>77</v>
       </c>
     </row>
@@ -4297,133 +4297,133 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>249</v>
       </c>
       <c r="D157">
         <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>44</v>
       </c>
       <c r="F157" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>253</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>30</v>
       </c>
       <c r="F159" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>160</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>44</v>
       </c>
       <c r="F161" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>258</v>
       </c>
       <c r="D162">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>30</v>
       </c>
       <c r="F162" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>30</v>
       </c>
       <c r="F164" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4447,136 +4447,136 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>44</v>
       </c>
       <c r="F166" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>266</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>268</v>
       </c>
       <c r="D169">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
       <c r="F169" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>170</v>
       </c>
       <c r="C170" t="s">
         <v>269</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>44</v>
       </c>
       <c r="F170" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>171</v>
       </c>
       <c r="C171" t="s">
         <v>270</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>44</v>
       </c>
       <c r="F171" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>172</v>
       </c>
       <c r="C172" t="s">
         <v>272</v>
       </c>
       <c r="D172">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E172" t="s">
         <v>44</v>
       </c>
       <c r="F172" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>173</v>
       </c>
       <c r="C173" t="s">
         <v>274</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>30</v>
       </c>
       <c r="F173" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4648,102 +4648,102 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>279</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>186</v>
       </c>
       <c r="F178" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>179</v>
       </c>
       <c r="C179" t="s">
         <v>280</v>
       </c>
       <c r="D179">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>67</v>
       </c>
       <c r="F179" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>180</v>
       </c>
       <c r="C180" t="s">
         <v>281</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>283</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>182</v>
       </c>
       <c r="C182" t="s">
         <v>285</v>
       </c>
       <c r="D182">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>30</v>
       </c>
       <c r="F182" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>183</v>
       </c>
       <c r="C183" t="s">
         <v>286</v>
       </c>
       <c r="D183">
         <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>44</v>
       </c>
       <c r="F183" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4832,102 +4832,102 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>293</v>
       </c>
       <c r="D189">
         <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>44</v>
       </c>
       <c r="F189" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>190</v>
       </c>
       <c r="C190" t="s">
         <v>294</v>
       </c>
       <c r="D190">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E190" t="s">
         <v>186</v>
       </c>
       <c r="F190" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>295</v>
       </c>
       <c r="D191">
         <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>297</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>186</v>
       </c>
       <c r="F192" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>193</v>
       </c>
       <c r="C193" t="s">
         <v>298</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>44</v>
       </c>
       <c r="F193" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>194</v>
       </c>
       <c r="C194" t="s">
         <v>299</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>186</v>
       </c>
       <c r="F194" t="s">
         <v>187</v>
       </c>
     </row>