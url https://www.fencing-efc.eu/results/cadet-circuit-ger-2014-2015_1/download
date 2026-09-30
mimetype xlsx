--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1768,51 +1768,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -2165,51 +2165,51 @@
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
@@ -2325,51 +2325,51 @@
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -2505,51 +2505,51 @@
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>99</v>
       </c>
       <c r="F47" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
     </row>
@@ -2899,51 +2899,51 @@
       </c>
       <c r="C67" t="s">
         <v>133</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>70</v>
       </c>
       <c r="F67" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>135</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>136</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>70</v>
       </c>
       <c r="F69" t="s">
@@ -2979,91 +2979,91 @@
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>73</v>
       </c>
       <c r="F71" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>141</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>142</v>
       </c>
       <c r="F72" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>99</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>147</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3367,51 +3367,51 @@
       </c>
       <c r="C91" t="s">
         <v>171</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>172</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>70</v>
       </c>
       <c r="F92" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>174</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>175</v>
       </c>
       <c r="F93" t="s">
@@ -3487,51 +3487,51 @@
       </c>
       <c r="C97" t="s">
         <v>181</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>90</v>
       </c>
       <c r="F97" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>183</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>58</v>
       </c>
       <c r="F98" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>185</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>186</v>
       </c>
       <c r="F99" t="s">
@@ -3584,71 +3584,71 @@
       </c>
       <c r="C102" t="s">
         <v>190</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>191</v>
       </c>
       <c r="F102" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>193</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>70</v>
       </c>
       <c r="F103" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>195</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>197</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>90</v>
       </c>
       <c r="F105" t="s">
@@ -3784,71 +3784,71 @@
       </c>
       <c r="C112" t="s">
         <v>207</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>70</v>
       </c>
       <c r="F112" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>208</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>110</v>
       </c>
       <c r="F113" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>210</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>70</v>
       </c>
       <c r="F114" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>211</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>90</v>
       </c>
       <c r="F115" t="s">
@@ -4024,51 +4024,51 @@
       </c>
       <c r="C124" t="s">
         <v>225</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>70</v>
       </c>
       <c r="F124" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>227</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>70</v>
       </c>
       <c r="F125" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>228</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>70</v>
       </c>
       <c r="F126" t="s">
         <v>229</v>
       </c>
     </row>
@@ -4358,51 +4358,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>254</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>175</v>
       </c>
       <c r="F144" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>256</v>
       </c>
       <c r="D145">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>70</v>
       </c>
       <c r="F145" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>258</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>175</v>
       </c>
       <c r="F146" t="s">
         <v>176</v>
       </c>
     </row>
@@ -4712,68 +4712,68 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>285</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>113</v>
       </c>
       <c r="F165" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>287</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>90</v>
       </c>
       <c r="F166" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>288</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>70</v>
       </c>
       <c r="F167" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>290</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4831,82 +4831,82 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>295</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>70</v>
       </c>
       <c r="F172" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>297</v>
       </c>
       <c r="D173">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E173" t="s">
         <v>265</v>
       </c>
       <c r="F173" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>299</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>300</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>70</v>
       </c>
       <c r="F175" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>302</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>90</v>
       </c>
       <c r="F176" t="s">
         <v>198</v>
       </c>
     </row>
@@ -5131,51 +5131,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>324</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>73</v>
       </c>
       <c r="F190" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>325</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>70</v>
       </c>
       <c r="F191" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>327</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
@@ -5292,119 +5292,119 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>336</v>
       </c>
       <c r="D200">
         <v>28</v>
       </c>
       <c r="E200" t="s">
         <v>175</v>
       </c>
       <c r="F200" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>337</v>
       </c>
       <c r="D201">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>70</v>
       </c>
       <c r="F201" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>338</v>
       </c>
       <c r="D202">
         <v>27</v>
       </c>
       <c r="E202" t="s">
         <v>32</v>
       </c>
       <c r="F202" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>339</v>
       </c>
       <c r="D203">
         <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>191</v>
       </c>
       <c r="F203" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>341</v>
       </c>
       <c r="D204">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>70</v>
       </c>
       <c r="F204" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>343</v>
       </c>
       <c r="D205">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>32</v>
       </c>
       <c r="F205" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>344</v>
       </c>
       <c r="D206">
         <v>28</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5445,65 +5445,65 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>347</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>70</v>
       </c>
       <c r="F209" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>349</v>
       </c>
       <c r="D210">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E210" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>350</v>
       </c>
       <c r="D211">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E211" t="s">
         <v>70</v>
       </c>
       <c r="F211" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>351</v>
       </c>
       <c r="D212">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>142</v>
       </c>
       <c r="F212" t="s">
         <v>352</v>
       </c>
     </row>
@@ -5657,102 +5657,102 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>365</v>
       </c>
       <c r="D222">
         <v>28</v>
       </c>
       <c r="E222" t="s">
         <v>70</v>
       </c>
       <c r="F222" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>367</v>
       </c>
       <c r="D223">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>70</v>
       </c>
       <c r="F223" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>368</v>
       </c>
       <c r="D224">
         <v>25</v>
       </c>
       <c r="E224" t="s">
         <v>32</v>
       </c>
       <c r="F224" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>370</v>
       </c>
       <c r="D225">
         <v>27</v>
       </c>
       <c r="E225" t="s">
         <v>90</v>
       </c>
       <c r="F225" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>372</v>
       </c>
       <c r="D226">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E226" t="s">
         <v>70</v>
       </c>
       <c r="F226" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>374</v>
       </c>
       <c r="D227">
         <v>27</v>
       </c>
       <c r="E227" t="s">
         <v>70</v>
       </c>
       <c r="F227" t="s">
         <v>375</v>
       </c>
     </row>
@@ -5841,136 +5841,136 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>382</v>
       </c>
       <c r="D233">
         <v>27</v>
       </c>
       <c r="E233" t="s">
         <v>70</v>
       </c>
       <c r="F233" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>383</v>
       </c>
       <c r="D234">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E234" t="s">
         <v>110</v>
       </c>
       <c r="F234" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>384</v>
       </c>
       <c r="D235">
         <v>27</v>
       </c>
       <c r="E235" t="s">
         <v>99</v>
       </c>
       <c r="F235" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>385</v>
       </c>
       <c r="D236">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E236" t="s">
         <v>32</v>
       </c>
       <c r="F236" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>386</v>
       </c>
       <c r="D237">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E237" t="s">
         <v>32</v>
       </c>
       <c r="F237" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>387</v>
       </c>
       <c r="D238">
         <v>25</v>
       </c>
       <c r="E238" t="s">
         <v>58</v>
       </c>
       <c r="F238" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>388</v>
       </c>
       <c r="D239">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E239" t="s">
         <v>110</v>
       </c>
       <c r="F239" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>389</v>
       </c>
       <c r="D240">
         <v>25</v>
       </c>
       <c r="E240" t="s">
         <v>70</v>
       </c>
       <c r="F240" t="s">
         <v>226</v>
       </c>
     </row>