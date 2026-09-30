--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1497,51 +1497,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1977,51 +1977,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -2134,51 +2134,51 @@
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>75</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2254,51 +2254,51 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -2314,51 +2314,51 @@
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
@@ -2394,51 +2394,51 @@
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>61</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
@@ -2454,51 +2454,51 @@
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
@@ -2691,51 +2691,51 @@
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>124</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2848,51 +2848,51 @@
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -3148,51 +3148,51 @@
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>159</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -3325,51 +3325,51 @@
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>175</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>186</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>187</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>129</v>
       </c>
       <c r="F103" t="s">
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>196</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
@@ -4259,51 +4259,51 @@
         <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>21</v>
       </c>
       <c r="F145" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>61</v>
       </c>
       <c r="F146" t="s">
         <v>99</v>
       </c>
     </row>
@@ -4497,51 +4497,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>122</v>
       </c>
       <c r="F158" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4613,153 +4613,153 @@
         <v>87</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>274</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>275</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>276</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>277</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>280</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>61</v>
       </c>
       <c r="F170" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>281</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>284</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4797,51 +4797,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>290</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>164</v>
       </c>
       <c r="F178" t="s">
         <v>293</v>
       </c>
     </row>
@@ -4933,85 +4933,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>306</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>307</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>308</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>309</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
         <v>150</v>
       </c>
     </row>
@@ -5035,51 +5035,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>311</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>312</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>313</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
@@ -5185,51 +5185,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>21</v>
       </c>
       <c r="F199" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>327</v>
       </c>
       <c r="D200">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>329</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>330</v>
       </c>
       <c r="F201" t="s">
         <v>331</v>
       </c>
     </row>
@@ -5309,65 +5309,65 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>337</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>338</v>
       </c>
       <c r="D208">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>339</v>
       </c>
       <c r="D209">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>340</v>
       </c>
       <c r="D210">
         <v>28</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
@@ -5467,99 +5467,99 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>349</v>
       </c>
       <c r="D217">
         <v>25</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>351</v>
       </c>
       <c r="D218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>352</v>
       </c>
       <c r="D219">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>353</v>
       </c>
       <c r="D220">
         <v>28</v>
       </c>
       <c r="E220" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>354</v>
       </c>
       <c r="D221">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E221" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>355</v>
       </c>
       <c r="D222">
         <v>27</v>
       </c>
       <c r="E222" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>356</v>