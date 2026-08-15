--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1312,51 +1312,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
@@ -1372,51 +1372,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -1492,51 +1492,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
@@ -1572,111 +1572,111 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1937,51 +1937,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
@@ -2091,91 +2091,91 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2188,51 +2188,51 @@
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2439,51 +2439,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>99</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
@@ -2613,71 +2613,71 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
@@ -2747,91 +2747,91 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>125</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
@@ -2884,91 +2884,91 @@
       </c>
       <c r="C82" t="s">
         <v>131</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>132</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>133</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
@@ -3158,51 +3158,51 @@
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>155</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>156</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3215,91 +3215,91 @@
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>158</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>159</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>160</v>
       </c>
       <c r="F101" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>160</v>
       </c>
       <c r="F103" t="s">
@@ -3395,188 +3395,188 @@
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>172</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>173</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>178</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>179</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>181</v>
       </c>
       <c r="D116">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>183</v>
       </c>
       <c r="F117" t="s">
@@ -3592,71 +3592,71 @@
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
       <c r="F118" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>23</v>
       </c>
       <c r="F119" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
@@ -3692,51 +3692,51 @@
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>196</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
@@ -3752,51 +3752,51 @@
       </c>
       <c r="C126" t="s">
         <v>199</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>58</v>
       </c>
       <c r="F126" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>201</v>
       </c>
       <c r="D127">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>202</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
@@ -3868,102 +3868,102 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>209</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>212</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
         <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>217</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>139</v>
       </c>
     </row>
@@ -4038,51 +4038,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>223</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4137,102 +4137,102 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>234</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>232</v>
       </c>
       <c r="F149" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>236</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>238</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>232</v>
       </c>
       <c r="F151" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>241</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>58</v>
       </c>
       <c r="F153" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
         <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
@@ -4270,51 +4270,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
       <c r="D158">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>58</v>
       </c>
       <c r="F159" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4338,51 +4338,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>254</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>23</v>
       </c>
       <c r="F161" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>255</v>
       </c>
       <c r="D162">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4491,85 +4491,85 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>266</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>203</v>
       </c>
       <c r="F170" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>268</v>
       </c>
       <c r="D171">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>269</v>
       </c>
       <c r="D172">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>270</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>183</v>
       </c>
       <c r="F173" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>271</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" t="s">
         <v>272</v>
       </c>
     </row>
@@ -4593,51 +4593,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>274</v>
       </c>
       <c r="D176">
         <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>275</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>160</v>
       </c>
       <c r="F177" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>277</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" t="s">
         <v>278</v>
       </c>
     </row>
@@ -4726,187 +4726,187 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>285</v>
       </c>
       <c r="D184">
         <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>287</v>
       </c>
       <c r="D185">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>288</v>
       </c>
       <c r="D186">
         <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>289</v>
       </c>
       <c r="D187">
         <v>28</v>
       </c>
       <c r="E187" t="s">
         <v>203</v>
       </c>
       <c r="F187" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>291</v>
       </c>
       <c r="D188">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>292</v>
       </c>
       <c r="D189">
         <v>29</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>294</v>
       </c>
       <c r="D190">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>295</v>
       </c>
       <c r="D191">
         <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>297</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>298</v>
       </c>
       <c r="D193">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>299</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" t="s">
         <v>78</v>
       </c>
     </row>