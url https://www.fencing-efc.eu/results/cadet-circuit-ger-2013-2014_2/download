--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1352,91 +1352,91 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -1472,51 +1472,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>58</v>
       </c>
       <c r="F31" t="s">
@@ -1977,51 +1977,51 @@
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
@@ -2034,51 +2034,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
@@ -2265,51 +2265,51 @@
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
@@ -2479,51 +2479,51 @@
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>104</v>
       </c>
       <c r="F62" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -3275,51 +3275,51 @@
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>160</v>
       </c>
       <c r="F103" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
@@ -3335,51 +3335,51 @@
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>167</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>168</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
@@ -3632,51 +3632,51 @@
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
@@ -3712,71 +3712,71 @@
       </c>
       <c r="C124" t="s">
         <v>196</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>199</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>58</v>
       </c>
       <c r="F126" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>201</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>91</v>
       </c>
     </row>
@@ -4072,51 +4072,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>228</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>229</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -4219,51 +4219,51 @@
         <v>59</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
         <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>243</v>
       </c>
       <c r="D155">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>245</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>246</v>
       </c>
     </row>
@@ -4355,68 +4355,68 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>255</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>183</v>
       </c>
       <c r="F164" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>259</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4610,51 +4610,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>275</v>
       </c>
       <c r="D177">
         <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>160</v>
       </c>
       <c r="F177" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>277</v>
       </c>
       <c r="D178">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>279</v>
       </c>
       <c r="D179">
         <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>232</v>
       </c>
       <c r="F179" t="s">
         <v>280</v>
       </c>
     </row>
@@ -4675,51 +4675,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>282</v>
       </c>
       <c r="D181">
         <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>283</v>
       </c>
       <c r="D182">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>284</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>30</v>
       </c>
       <c r="F183" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4913,51 +4913,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>300</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>301</v>
       </c>
       <c r="D196">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>183</v>
       </c>
       <c r="F196" t="s">
         <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>