--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1692,71 +1692,71 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
@@ -1792,91 +1792,91 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2029,131 +2029,131 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
@@ -2249,51 +2249,51 @@
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2560,51 +2560,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
@@ -2877,51 +2877,51 @@
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>67</v>
       </c>
       <c r="F77" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -3034,51 +3034,51 @@
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>155</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>67</v>
       </c>
       <c r="F87" t="s">
@@ -4078,51 +4078,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>75</v>
       </c>
       <c r="F140" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>236</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -4225,51 +4225,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>246</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>248</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>249</v>
       </c>
     </row>
@@ -4344,102 +4344,102 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>95</v>
       </c>
       <c r="F155" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>261</v>
       </c>
       <c r="D157">
         <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>263</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>266</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>54</v>
       </c>
     </row>
@@ -4766,51 +4766,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
         <v>28</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>298</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4834,51 +4834,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>301</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>302</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>87</v>
       </c>
       <c r="F186" t="s">
         <v>88</v>
       </c>
     </row>
@@ -4936,51 +4936,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>87</v>
       </c>
       <c r="F190" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>310</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>75</v>
       </c>
       <c r="F191" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>311</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>75</v>
       </c>
       <c r="F192" t="s">
         <v>78</v>
       </c>
     </row>