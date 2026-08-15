--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1486,51 +1486,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -1626,51 +1626,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1737,71 +1737,71 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
@@ -1971,51 +1971,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
@@ -2171,51 +2171,51 @@
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
       <c r="F41" t="s">
@@ -2231,51 +2231,51 @@
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -2291,51 +2291,51 @@
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -2371,191 +2371,191 @@
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>112</v>
       </c>
       <c r="F58" t="s">
@@ -2691,51 +2691,51 @@
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
@@ -2831,51 +2831,51 @@
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>75</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
         <v>138</v>
       </c>
     </row>
@@ -2908,88 +2908,88 @@
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>145</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>37</v>
       </c>
       <c r="F79" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -3025,51 +3025,51 @@
       </c>
       <c r="C82" t="s">
         <v>153</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>75</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>156</v>
       </c>
       <c r="F84" t="s">
@@ -3099,51 +3099,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>163</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3153,51 +3153,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>167</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>72</v>
       </c>
       <c r="F91" t="s">
@@ -3213,228 +3213,228 @@
       </c>
       <c r="C92" t="s">
         <v>169</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>163</v>
       </c>
       <c r="F92" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>156</v>
       </c>
       <c r="F93" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>173</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>174</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>176</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>177</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>55</v>
       </c>
       <c r="F97" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>180</v>
       </c>
       <c r="F98" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>182</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>163</v>
       </c>
       <c r="F100" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>186</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>72</v>
       </c>
       <c r="F102" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>163</v>
       </c>
       <c r="F103" t="s">
@@ -3447,68 +3447,68 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>191</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>193</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>195</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3538,71 +3538,71 @@
       </c>
       <c r="C109" t="s">
         <v>197</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>199</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>201</v>
       </c>
       <c r="D111">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>203</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
@@ -3895,51 +3895,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>224</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>226</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>112</v>
       </c>
       <c r="F129" t="s">
@@ -3983,136 +3983,136 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>231</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>112</v>
       </c>
       <c r="F134" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>236</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>112</v>
       </c>
       <c r="F135" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>75</v>
       </c>
       <c r="F136" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>55</v>
       </c>
       <c r="F138" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>241</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
@@ -4212,82 +4212,82 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>249</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>250</v>
       </c>
       <c r="D147">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>252</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>253</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>180</v>
       </c>
       <c r="F149" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>254</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
@@ -4325,51 +4325,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>72</v>
       </c>
       <c r="F153" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>261</v>
       </c>
       <c r="D154">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>262</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>75</v>
       </c>
       <c r="F155" t="s">
         <v>263</v>
       </c>
     </row>
@@ -4546,51 +4546,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>277</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>278</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>72</v>
       </c>
       <c r="F167" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>279</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>55</v>
       </c>
       <c r="F168" t="s">
         <v>178</v>
       </c>
     </row>
@@ -4611,51 +4611,51 @@
         <v>281</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>282</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>283</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>285</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4693,51 +4693,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>289</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>180</v>
       </c>
       <c r="F175" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>163</v>
       </c>
       <c r="F176" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>291</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4775,51 +4775,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>295</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>297</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>298</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4840,51 +4840,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>300</v>
       </c>
       <c r="D184">
         <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
         <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>55</v>
       </c>
       <c r="F186" t="s">
         <v>178</v>
       </c>
     </row>
@@ -4908,102 +4908,102 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>304</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>305</v>
       </c>
       <c r="F188" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>307</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>163</v>
       </c>
       <c r="F190" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>309</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>310</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>311</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
@@ -5041,119 +5041,119 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>316</v>
       </c>
       <c r="D196">
         <v>27</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>318</v>
       </c>
       <c r="D197">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E197" t="s">
         <v>180</v>
       </c>
       <c r="F197" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>319</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>321</v>
       </c>
       <c r="D199">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>322</v>
       </c>
       <c r="D200">
         <v>28</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
         <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
     </row>