--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1893,91 +1893,91 @@
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -2207,51 +2207,51 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
@@ -2344,51 +2344,51 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
@@ -2681,88 +2681,88 @@
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
       <c r="F47" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
@@ -2858,51 +2858,51 @@
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -2978,51 +2978,51 @@
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
@@ -3688,51 +3688,51 @@
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>158</v>
       </c>
       <c r="D98">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>159</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>33</v>
       </c>
       <c r="F99" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3819,51 +3819,51 @@
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
       <c r="F105" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>167</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3896,51 +3896,51 @@
       </c>
       <c r="C108" t="s">
         <v>169</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>28</v>
       </c>
       <c r="F108" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>170</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>171</v>
       </c>
       <c r="F109" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>173</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>171</v>
       </c>
       <c r="F110" t="s">
@@ -3953,91 +3953,91 @@
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>174</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>175</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
       <c r="F112" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>33</v>
       </c>
       <c r="F113" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>178</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>28</v>
       </c>
       <c r="F114" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>180</v>
       </c>
       <c r="D115">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
@@ -4070,51 +4070,51 @@
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>184</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>25</v>
       </c>
       <c r="F118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>171</v>
       </c>
       <c r="F119" t="s">
@@ -4332,51 +4332,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>25</v>
       </c>
       <c r="F131" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>54</v>
       </c>
       <c r="F132" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>201</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
@@ -4479,51 +4479,51 @@
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>208</v>
       </c>
       <c r="D140">
         <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>209</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>171</v>
       </c>
       <c r="F141" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>210</v>
       </c>
       <c r="E142" t="s">
         <v>28</v>
       </c>
       <c r="F142" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
@@ -4626,51 +4626,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>220</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
       <c r="F149" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>222</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>28</v>
       </c>
       <c r="F150" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>223</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>28</v>
       </c>
       <c r="F151" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
       </c>
       <c r="C4" t="s">
         <v>227</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>229</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>231</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -5040,51 +5040,51 @@
       </c>
       <c r="C17" t="s">
         <v>247</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>248</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>249</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -5605,51 +5605,51 @@
       </c>
       <c r="C46" t="s">
         <v>282</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>283</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>284</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
@@ -5685,51 +5685,51 @@
       </c>
       <c r="C50" t="s">
         <v>287</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>288</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -5919,51 +5919,51 @@
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>47</v>
       </c>
       <c r="F63" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>303</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>97</v>
       </c>
       <c r="F64" t="s">
@@ -5999,51 +5999,51 @@
       </c>
       <c r="C66" t="s">
         <v>306</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>28</v>
       </c>
       <c r="F66" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>308</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>309</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
@@ -6056,51 +6056,51 @@
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>310</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>311</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>312</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -6193,51 +6193,51 @@
       </c>
       <c r="C76" t="s">
         <v>319</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>320</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>321</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
       <c r="F78" t="s">
@@ -6287,51 +6287,51 @@
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>325</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>326</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>327</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
     </row>
@@ -6424,51 +6424,51 @@
       </c>
       <c r="C88" t="s">
         <v>333</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>140</v>
       </c>
       <c r="F88" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>335</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>171</v>
       </c>
       <c r="F89" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>336</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
       <c r="F90" t="s">
@@ -6521,51 +6521,51 @@
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>339</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>340</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
       <c r="F94" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>341</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>28</v>
       </c>
       <c r="F95" t="s">
@@ -6601,51 +6601,51 @@
       </c>
       <c r="C97" t="s">
         <v>343</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>344</v>
       </c>
       <c r="F97" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>346</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>347</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>44</v>
       </c>
       <c r="F99" t="s">
         <v>45</v>
       </c>
     </row>
@@ -6658,51 +6658,51 @@
       </c>
       <c r="C100" t="s">
         <v>348</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
       <c r="F100" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>350</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>28</v>
       </c>
       <c r="F101" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>351</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>44</v>
       </c>
     </row>
@@ -6735,51 +6735,51 @@
       </c>
       <c r="C104" t="s">
         <v>354</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>28</v>
       </c>
       <c r="F104" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>355</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>356</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -6823,111 +6823,111 @@
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>359</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>360</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>25</v>
       </c>
       <c r="F110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>361</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>362</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>33</v>
       </c>
       <c r="F112" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>364</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>365</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>54</v>
       </c>
       <c r="F114" t="s">
         <v>81</v>
       </c>
     </row>
@@ -7057,51 +7057,51 @@
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>374</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>375</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>28</v>
       </c>
       <c r="F122" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>376</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>25</v>
       </c>
       <c r="F123" t="s">
@@ -7137,51 +7137,51 @@
       </c>
       <c r="C125" t="s">
         <v>378</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
       <c r="F125" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>379</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>171</v>
       </c>
       <c r="F126" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>380</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>33</v>
       </c>
       <c r="F127" t="s">
@@ -7228,51 +7228,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>383</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>54</v>
       </c>
       <c r="F130" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>385</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>33</v>
       </c>
       <c r="F131" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>386</v>
       </c>
       <c r="D132">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>54</v>
       </c>
       <c r="F132" t="s">
         <v>100</v>
       </c>
     </row>
@@ -7511,51 +7511,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>407</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>28</v>
       </c>
       <c r="F147" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>408</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>28</v>
       </c>
       <c r="F148" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>409</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>97</v>
       </c>
       <c r="F149" t="s">
         <v>98</v>
       </c>
     </row>
@@ -7706,51 +7706,51 @@
         <v>419</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>420</v>
       </c>
       <c r="D159">
         <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>421</v>
       </c>
       <c r="D160">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>25</v>
       </c>
       <c r="F160" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>422</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>28</v>
       </c>
       <c r="F161" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7938,51 +7938,51 @@
         <v>396</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>437</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>438</v>
       </c>
       <c r="D174">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E174" t="s">
         <v>28</v>
       </c>
       <c r="F174" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>439</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
@@ -8085,51 +8085,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>448</v>
       </c>
       <c r="D182">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>449</v>
       </c>
       <c r="D183">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>450</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>140</v>
       </c>
       <c r="F184" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
@@ -8161,51 +8161,51 @@
         <v>183</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>453</v>
       </c>
       <c r="D187">
         <v>30</v>
       </c>
       <c r="E187" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>454</v>
       </c>
       <c r="D188">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E188" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>455</v>
       </c>
       <c r="D189">
         <v>27</v>
       </c>
       <c r="E189" t="s">
         <v>28</v>
       </c>
       <c r="F189" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>