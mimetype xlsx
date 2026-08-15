--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1518,51 +1518,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1732,51 +1732,51 @@
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
@@ -1809,51 +1809,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -2000,88 +2000,88 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
@@ -2097,71 +2097,71 @@
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
@@ -2231,51 +2231,51 @@
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
       <c r="F45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
@@ -2351,128 +2351,128 @@
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
@@ -2485,128 +2485,128 @@
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>102</v>
       </c>
       <c r="F64" t="s">
@@ -2636,51 +2636,51 @@
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -2787,71 +2787,71 @@
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -2867,51 +2867,51 @@
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3201,91 +3201,91 @@
       </c>
       <c r="C95" t="s">
         <v>149</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>54</v>
       </c>
       <c r="F96" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>54</v>
       </c>
       <c r="F97" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
@@ -3341,51 +3341,51 @@
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>139</v>
       </c>
       <c r="F102" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3515,51 +3515,51 @@
       </c>
       <c r="C111" t="s">
         <v>174</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>175</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>21</v>
       </c>
       <c r="F112" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
@@ -3575,51 +3575,51 @@
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>180</v>
       </c>
       <c r="F114" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>182</v>
       </c>
       <c r="D115">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>54</v>
       </c>
       <c r="F116" t="s">
         <v>184</v>
       </c>
     </row>
@@ -3692,51 +3692,51 @@
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>180</v>
       </c>
       <c r="F120" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>192</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>27</v>
       </c>
       <c r="F121" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>54</v>
       </c>
       <c r="F122" t="s">
@@ -4174,51 +4174,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>228</v>
       </c>
       <c r="D148">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="F148" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>229</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>54</v>
       </c>
       <c r="F149" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>231</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
         <v>25</v>
       </c>
     </row>
@@ -4259,51 +4259,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>180</v>
       </c>
       <c r="F153" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
@@ -4392,51 +4392,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>246</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>248</v>
       </c>
       <c r="D162">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>54</v>
       </c>
       <c r="F162" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>250</v>
       </c>
       <c r="D163">
         <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4596,153 +4596,153 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>265</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
       <c r="F173" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>266</v>
       </c>
       <c r="D174">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>267</v>
       </c>
       <c r="D175">
         <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>269</v>
       </c>
       <c r="D176">
         <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>59</v>
       </c>
       <c r="F176" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>271</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>272</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>114</v>
       </c>
       <c r="F178" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>274</v>
       </c>
       <c r="D179">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="F179" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>275</v>
       </c>
       <c r="D180">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E180" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>276</v>
       </c>
       <c r="D181">
         <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="F181" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
@@ -4763,85 +4763,85 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>279</v>
       </c>
       <c r="D183">
         <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>280</v>
       </c>
       <c r="D184">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>54</v>
       </c>
       <c r="F184" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
         <v>29</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>59</v>
       </c>
       <c r="F186" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>284</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>139</v>
       </c>
       <c r="F187" t="s">
         <v>163</v>
       </c>
     </row>
@@ -5032,99 +5032,99 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>304</v>
       </c>
       <c r="D199">
         <v>30</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>305</v>
       </c>
       <c r="D200">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>306</v>
       </c>
       <c r="D201">
         <v>30</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>308</v>
       </c>
       <c r="D202">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>310</v>
       </c>
       <c r="D203">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>311</v>
       </c>
       <c r="D204">
         <v>28</v>
       </c>
       <c r="E204" t="s">
         <v>59</v>
       </c>
       <c r="F204" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5182,68 +5182,68 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>317</v>
       </c>
       <c r="D208">
         <v>28</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>318</v>
       </c>
       <c r="D209">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E209" t="s">
         <v>180</v>
       </c>
       <c r="F209" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>319</v>
       </c>
       <c r="D210">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>320</v>
       </c>
       <c r="D211">
         <v>28</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211" t="s">
         <v>25</v>
       </c>
     </row>