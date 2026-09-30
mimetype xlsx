--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1384,51 +1384,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1441,71 +1441,71 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1572,91 +1572,91 @@
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -1792,88 +1792,88 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1943,51 +1943,51 @@
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2157,51 +2157,51 @@
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2251,51 +2251,51 @@
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -2542,51 +2542,51 @@
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
@@ -2602,119 +2602,119 @@
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>102</v>
       </c>
       <c r="F64" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>104</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>110</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>111</v>
       </c>
       <c r="F70" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2727,71 +2727,71 @@
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>114</v>
       </c>
       <c r="F71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>116</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>111</v>
       </c>
       <c r="F72" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>118</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82" t="s">
         <v>37</v>
       </c>
     </row>
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>143</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
@@ -3535,71 +3535,71 @@
       </c>
       <c r="C112" t="s">
         <v>175</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>21</v>
       </c>
       <c r="F112" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>180</v>
       </c>
       <c r="F114" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>182</v>
       </c>
       <c r="D115">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3962,51 +3962,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>212</v>
       </c>
     </row>
@@ -4047,51 +4047,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>219</v>
       </c>
       <c r="D141">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>220</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
@@ -4208,85 +4208,85 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>231</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>232</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>234</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>180</v>
       </c>
       <c r="F153" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4358,51 +4358,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
         <v>30</v>
       </c>
       <c r="E159" t="s">
         <v>111</v>
       </c>
       <c r="F159" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>245</v>
       </c>
       <c r="D160">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>54</v>
       </c>
       <c r="F160" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>246</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4712,51 +4712,51 @@
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>275</v>
       </c>
       <c r="D180">
         <v>29</v>
       </c>
       <c r="E180" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>276</v>
       </c>
       <c r="D181">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="F181" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>278</v>
       </c>
       <c r="D182">
         <v>28</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>262</v>
       </c>
     </row>
@@ -4899,85 +4899,85 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>291</v>
       </c>
       <c r="D191">
         <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>114</v>
       </c>
       <c r="F191" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>293</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>295</v>
       </c>
       <c r="D193">
         <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>114</v>
       </c>
       <c r="F193" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>297</v>
       </c>
       <c r="D194">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>298</v>
       </c>
       <c r="D195">
         <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>299</v>
       </c>
     </row>
@@ -5131,51 +5131,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>313</v>
       </c>
       <c r="D205">
         <v>28</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>315</v>
       </c>
       <c r="D206">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>316</v>
       </c>
       <c r="D207">
         <v>27</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207" t="s">
         <v>224</v>
       </c>
     </row>