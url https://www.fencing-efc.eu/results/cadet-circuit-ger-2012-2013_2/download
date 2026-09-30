--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1456,51 +1456,51 @@
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -1524,51 +1524,51 @@
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
@@ -1769,91 +1769,91 @@
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2054,51 +2054,51 @@
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
@@ -2322,51 +2322,51 @@
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
@@ -2899,51 +2899,51 @@
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3093,51 +3093,51 @@
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>127</v>
       </c>
       <c r="F99" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
       <c r="F100" t="s">
@@ -3353,51 +3353,51 @@
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3490,51 +3490,51 @@
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>194</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
@@ -3550,71 +3550,71 @@
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>25</v>
       </c>
       <c r="F122" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3837,119 +3837,119 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>217</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>218</v>
       </c>
       <c r="D139">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>219</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>31</v>
       </c>
       <c r="F140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>220</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>221</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>222</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>127</v>
       </c>
       <c r="F143" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3990,51 +3990,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>229</v>
       </c>
       <c r="D147">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>230</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>25</v>
       </c>
       <c r="F148" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4160,85 +4160,85 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>243</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>244</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>95</v>
       </c>
       <c r="F158" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>245</v>
       </c>
       <c r="D159">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>247</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>25</v>
       </c>
       <c r="F160" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4330,51 +4330,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>256</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>95</v>
       </c>
       <c r="F166" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>257</v>
       </c>
       <c r="D167">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>70</v>
       </c>
       <c r="F167" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4398,51 +4398,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>262</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>263</v>
       </c>
       <c r="D171">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>264</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
@@ -4565,51 +4565,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>275</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>240</v>
       </c>
       <c r="F180" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>277</v>
       </c>
       <c r="D181">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E181" t="s">
         <v>240</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>