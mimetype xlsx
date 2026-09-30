--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -1688,51 +1688,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1785,51 +1785,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -2139,51 +2139,51 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2276,51 +2276,51 @@
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
@@ -2376,91 +2376,91 @@
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>98</v>
       </c>
       <c r="F54" t="s">
@@ -3132,71 +3132,71 @@
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>161</v>
       </c>
       <c r="F92" t="s">
@@ -3409,51 +3409,51 @@
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>47</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>180</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3677,51 +3677,51 @@
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>47</v>
       </c>
       <c r="F119" t="s">
@@ -3908,82 +3908,82 @@
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>220</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>221</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>222</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>224</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>225</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4250,51 +4250,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>251</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>193</v>
       </c>
       <c r="F150" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>47</v>
       </c>
       <c r="F152" t="s">
         <v>255</v>
       </c>
     </row>
@@ -4383,51 +4383,51 @@
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>266</v>
       </c>
       <c r="F160" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4451,51 +4451,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>269</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>270</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
@@ -4725,150 +4725,150 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>293</v>
       </c>
       <c r="D179">
         <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>277</v>
       </c>
       <c r="F179" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>29</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
         <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>297</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>44</v>
       </c>
       <c r="F183" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184">
         <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>277</v>
       </c>
       <c r="F184" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>47</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
       <c r="F186" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>304</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>20</v>
       </c>
     </row>