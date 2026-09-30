--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1495,111 +1495,111 @@
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
@@ -1829,51 +1829,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1906,51 +1906,51 @@
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2183,71 +2183,71 @@
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2277,51 +2277,51 @@
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2371,51 +2371,51 @@
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>115</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -3082,71 +3082,71 @@
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>167</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>168</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3159,51 +3159,51 @@
       </c>
       <c r="C92" t="s">
         <v>170</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -3773,51 +3773,51 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>2.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
       <c r="F124" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
@@ -4215,161 +4215,161 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>256</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>31</v>
       </c>
       <c r="F149" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>257</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>258</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>259</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>260</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>244</v>
       </c>
       <c r="F153" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>262</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>266</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4492,51 +4492,51 @@
         <v>142</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>276</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>277</v>
       </c>
       <c r="D167">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>278</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>279</v>
       </c>
     </row>
@@ -4645,65 +4645,65 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>288</v>
       </c>
       <c r="D175">
         <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>291</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>31</v>
       </c>
       <c r="F177" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>292</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4962,51 +4962,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
         <v>29</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>314</v>
       </c>
       <c r="D195">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>315</v>
       </c>
       <c r="F195" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>317</v>
       </c>
       <c r="D196">
         <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>31</v>
       </c>
       <c r="F196" t="s">
         <v>318</v>
       </c>
     </row>