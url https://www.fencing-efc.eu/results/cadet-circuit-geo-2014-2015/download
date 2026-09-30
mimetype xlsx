--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -680,51 +680,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
@@ -982,51 +982,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>34</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1123,96 +1123,96 @@
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>