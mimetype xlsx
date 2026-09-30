--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1616,51 +1616,51 @@
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -1744,51 +1744,51 @@
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2263,51 +2263,51 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>60</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2380,71 +2380,71 @@
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>101</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>70</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>106</v>
       </c>
       <c r="F60" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>70</v>
       </c>
       <c r="F61" t="s">
@@ -2500,91 +2500,91 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>70</v>
       </c>
       <c r="F67" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>117</v>
       </c>
       <c r="F68" t="s">
@@ -2600,51 +2600,51 @@
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>120</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3128,51 +3128,51 @@
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>155</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>157</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3202,71 +3202,71 @@
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>161</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>162</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>163</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3279,71 +3279,71 @@
       </c>
       <c r="C12" t="s">
         <v>164</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>165</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>166</v>
       </c>
       <c r="F13" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>168</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>169</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3424,51 +3424,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>175</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>176</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>96</v>
       </c>
       <c r="F21" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>177</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3532,51 +3532,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>181</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>182</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>183</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -3740,88 +3740,88 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>193</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>194</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>195</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>196</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>197</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -4301,51 +4301,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>226</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>227</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>228</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -4612,71 +4612,71 @@
       </c>
       <c r="C83" t="s">
         <v>244</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>245</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>246</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>247</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
@@ -4792,91 +4792,91 @@
       </c>
       <c r="C92" t="s">
         <v>255</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>256</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>258</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>259</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>96</v>
       </c>
       <c r="F95" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>260</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -4929,51 +4929,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>264</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>265</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>266</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>78</v>
       </c>
     </row>
@@ -5116,102 +5116,102 @@
         <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>278</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>279</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>29</v>
       </c>
       <c r="F111" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>280</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>70</v>
       </c>
       <c r="F112" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>281</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>283</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>284</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>37</v>
       </c>
       <c r="F115" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>