--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1102,91 +1102,91 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1279,51 +1279,51 @@
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1496,85 +1496,85 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>74</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1704,102 +1704,102 @@
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2062,51 +2062,51 @@
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>102</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>105</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2296,51 +2296,51 @@
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>118</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>120</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
@@ -2556,71 +2556,71 @@
       </c>
       <c r="C34" t="s">
         <v>133</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>134</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>136</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>102</v>
       </c>
       <c r="F36" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>138</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
@@ -2773,51 +2773,51 @@
       </c>
       <c r="C45" t="s">
         <v>150</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>61</v>
       </c>
       <c r="F45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>151</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>152</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>153</v>
       </c>
       <c r="F47" t="s">
@@ -2913,71 +2913,71 @@
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>160</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>162</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -3047,71 +3047,71 @@
       </c>
       <c r="C59" t="s">
         <v>167</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>168</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>61</v>
       </c>
       <c r="F60" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>170</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>171</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3124,51 +3124,51 @@
       </c>
       <c r="C63" t="s">
         <v>172</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>173</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>174</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3263,82 +3263,82 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>182</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>183</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>184</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>186</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>188</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>113</v>
       </c>
     </row>