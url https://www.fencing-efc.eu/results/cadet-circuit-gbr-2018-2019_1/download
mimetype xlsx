--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1159,51 +1159,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1339,51 +1339,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
@@ -1436,71 +1436,71 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1944,51 +1944,51 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2021,88 +2021,88 @@
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>86</v>
       </c>
       <c r="F45" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
@@ -2292,51 +2292,51 @@
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -2624,51 +2624,51 @@
       </c>
       <c r="C2" t="s">
         <v>138</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>139</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -2684,51 +2684,51 @@
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>142</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>120</v>
       </c>
       <c r="F7" t="s">
@@ -2764,51 +2764,51 @@
       </c>
       <c r="C9" t="s">
         <v>145</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>146</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>147</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2821,71 +2821,71 @@
       </c>
       <c r="C12" t="s">
         <v>148</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>149</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>151</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>86</v>
       </c>
       <c r="F14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>152</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
@@ -3221,51 +3221,51 @@
       </c>
       <c r="C32" t="s">
         <v>179</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>181</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>182</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
@@ -3395,51 +3395,51 @@
       </c>
       <c r="C41" t="s">
         <v>190</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>191</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>192</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>153</v>
       </c>
     </row>
@@ -3552,71 +3552,71 @@
       </c>
       <c r="C49" t="s">
         <v>199</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>124</v>
       </c>
       <c r="F49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>200</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>124</v>
       </c>
       <c r="F50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>201</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>203</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3629,51 +3629,51 @@
       </c>
       <c r="C53" t="s">
         <v>204</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>205</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>32</v>
       </c>
       <c r="F54" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>206</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
@@ -3839,133 +3839,133 @@
         <v>218</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>219</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>220</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>221</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>86</v>
       </c>
       <c r="F67" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>222</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>97</v>
       </c>
       <c r="F68" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>223</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>224</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>225</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>158</v>
       </c>
       <c r="F71" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>227</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
         <v>30</v>
       </c>
     </row>