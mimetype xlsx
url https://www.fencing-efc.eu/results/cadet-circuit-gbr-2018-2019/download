--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2017,68 +2017,68 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
@@ -2341,142 +2341,142 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>60</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>62</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>64</v>
       </c>
       <c r="F39" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>66</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>67</v>
       </c>
       <c r="F40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2540,51 +2540,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
@@ -2694,51 +2694,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
       <c r="F54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>95</v>
       </c>
       <c r="F55" t="s">
@@ -3073,51 +3073,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>126</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>88</v>
       </c>
       <c r="F82" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>47</v>
       </c>
       <c r="F84" t="s">
@@ -3524,51 +3524,51 @@
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>47</v>
       </c>
       <c r="F96" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="F97" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>164</v>
       </c>
       <c r="F98" t="s">
@@ -3724,51 +3724,51 @@
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>179</v>
       </c>
       <c r="F106" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>37</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
@@ -3838,51 +3838,51 @@
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>60</v>
       </c>
       <c r="F112" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>189</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>37</v>
       </c>
       <c r="F113" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
       <c r="F114" t="s">
@@ -4209,51 +4209,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>216</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>23</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>217</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>95</v>
       </c>
       <c r="F135" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>219</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>72</v>
       </c>
       <c r="F136" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4274,51 +4274,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>221</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>222</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>47</v>
       </c>
       <c r="F139" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>223</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>224</v>
       </c>
     </row>
@@ -4421,51 +4421,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>234</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>95</v>
       </c>
       <c r="F147" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>236</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>47</v>
       </c>
       <c r="F149" t="s">
         <v>127</v>
       </c>
     </row>
@@ -4562,99 +4562,99 @@
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>243</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>244</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>245</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>246</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>83</v>
       </c>
       <c r="F8" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>248</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>249</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
@@ -4718,51 +4718,51 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>256</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>257</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>258</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
@@ -4946,51 +4946,51 @@
       </c>
       <c r="C26" t="s">
         <v>272</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>274</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>275</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5177,51 +5177,51 @@
       </c>
       <c r="C38" t="s">
         <v>289</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>47</v>
       </c>
       <c r="F38" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>291</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>64</v>
       </c>
       <c r="F39" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>292</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
@@ -5391,51 +5391,51 @@
       </c>
       <c r="C49" t="s">
         <v>306</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>307</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>309</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5525,51 +5525,51 @@
       </c>
       <c r="C56" t="s">
         <v>315</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>101</v>
       </c>
       <c r="F56" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>317</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>318</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" t="s">
@@ -5756,51 +5756,51 @@
       </c>
       <c r="C68" t="s">
         <v>333</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>334</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>335</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>336</v>
       </c>
     </row>
@@ -6024,51 +6024,51 @@
       </c>
       <c r="C82" t="s">
         <v>350</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>72</v>
       </c>
       <c r="F82" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>351</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>47</v>
       </c>
       <c r="F83" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>352</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84" t="s">
@@ -6529,51 +6529,51 @@
       </c>
       <c r="C108" t="s">
         <v>380</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>254</v>
       </c>
       <c r="F108" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>381</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>382</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
@@ -6583,51 +6583,51 @@
       </c>
       <c r="C111" t="s">
         <v>383</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>384</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>47</v>
       </c>
       <c r="F112" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>385</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>47</v>
       </c>
       <c r="F113" t="s">
@@ -6797,51 +6797,51 @@
       </c>
       <c r="C122" t="s">
         <v>398</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>47</v>
       </c>
       <c r="F122" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>399</v>
       </c>
       <c r="D123">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>37</v>
       </c>
       <c r="F123" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>400</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>51</v>
       </c>
     </row>
@@ -7062,51 +7062,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>416</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>47</v>
       </c>
       <c r="F136" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>417</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>418</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>37</v>
       </c>
       <c r="F138" t="s">
         <v>139</v>
       </c>
     </row>
@@ -7130,51 +7130,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>420</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>421</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>422</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
@@ -7404,51 +7404,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>439</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>440</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>441</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>64</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
@@ -7469,51 +7469,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>443</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>92</v>
       </c>
       <c r="F161" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>444</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>64</v>
       </c>
       <c r="F162" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>445</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
     </row>