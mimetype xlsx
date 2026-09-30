--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1382,51 +1382,51 @@
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1721,51 +1721,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
@@ -1937,51 +1937,51 @@
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>49</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2449,68 +2449,68 @@
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
@@ -2875,51 +2875,51 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>139</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>140</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>141</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>101</v>
       </c>
       <c r="F16" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3103,71 +3103,71 @@
       </c>
       <c r="C26" t="s">
         <v>153</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>154</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>155</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>157</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
@@ -3302,51 +3302,51 @@
       </c>
       <c r="C37" t="s">
         <v>167</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>169</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>170</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3567,51 +3567,51 @@
       </c>
       <c r="C51" t="s">
         <v>185</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>186</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>187</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>55</v>
       </c>
       <c r="F53" t="s">
         <v>188</v>
       </c>
     </row>
@@ -3772,51 +3772,51 @@
       </c>
       <c r="C62" t="s">
         <v>199</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>49</v>
       </c>
       <c r="F62" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>201</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>202</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>168</v>
       </c>
     </row>
@@ -4023,51 +4023,51 @@
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>215</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>216</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>217</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>218</v>
       </c>
       <c r="F77" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4080,51 +4080,51 @@
       </c>
       <c r="C78" t="s">
         <v>220</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80" t="s">
@@ -4134,99 +4134,99 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>227</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>228</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>229</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>230</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>231</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -4428,51 +4428,51 @@
         <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="C99" t="s">
         <v>248</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>249</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>29</v>
       </c>
       <c r="F100" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>250</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>29</v>
       </c>
       <c r="F101" t="s">
         <v>94</v>
       </c>
     </row>