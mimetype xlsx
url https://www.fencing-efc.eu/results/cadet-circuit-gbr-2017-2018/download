--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1778,51 +1778,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -2063,71 +2063,71 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2531,51 +2531,51 @@
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>102</v>
       </c>
       <c r="F51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
@@ -2651,51 +2651,51 @@
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
@@ -3193,51 +3193,51 @@
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>152</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
@@ -3567,85 +3567,85 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>81</v>
       </c>
       <c r="F108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>25</v>
       </c>
       <c r="F110" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>184</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>102</v>
       </c>
       <c r="F111" t="s">
         <v>185</v>
       </c>
     </row>
@@ -3686,51 +3686,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>143</v>
       </c>
       <c r="F115" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3910,51 +3910,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>206</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>207</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>208</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4175,71 +4175,71 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>223</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>224</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>226</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>227</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4463,51 +4463,51 @@
       </c>
       <c r="C39" t="s">
         <v>241</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>242</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>244</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>77</v>
       </c>
       <c r="F41" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4697,51 +4697,51 @@
       </c>
       <c r="C51" t="s">
         <v>259</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>261</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>262</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
@@ -5099,51 +5099,51 @@
       </c>
       <c r="C72" t="s">
         <v>287</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>73</v>
       </c>
       <c r="F72" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>288</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>62</v>
       </c>
       <c r="F73" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>290</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>25</v>
       </c>
       <c r="F74" t="s">
@@ -5473,71 +5473,71 @@
       </c>
       <c r="C91" t="s">
         <v>315</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>317</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>319</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>25</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>320</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>77</v>
       </c>
       <c r="F94" t="s">
@@ -5610,51 +5610,51 @@
       </c>
       <c r="C98" t="s">
         <v>327</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>328</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>329</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>81</v>
       </c>
       <c r="F100" t="s">
         <v>96</v>
       </c>
     </row>
@@ -5801,51 +5801,51 @@
       </c>
       <c r="C108" t="s">
         <v>338</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>81</v>
       </c>
       <c r="F108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>339</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>341</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>45</v>
       </c>
       <c r="F110" t="s">
         <v>225</v>
       </c>
     </row>
@@ -6068,51 +6068,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="C123" t="s">
         <v>357</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>25</v>
       </c>
       <c r="F123" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>359</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="C125" t="s">
         <v>360</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>77</v>
       </c>
       <c r="F125" t="s">
         <v>295</v>
       </c>
     </row>
@@ -6311,51 +6311,51 @@
         <v>172</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>377</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>378</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>379</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>25</v>
       </c>
       <c r="F140" t="s">
         <v>220</v>
       </c>
     </row>
@@ -6396,51 +6396,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>382</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>383</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>25</v>
       </c>
       <c r="F144" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>384</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>81</v>
       </c>
       <c r="F145" t="s">
         <v>348</v>
       </c>
     </row>